--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Chardel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Institut Mines-Télécom (IMT-BS) et chercheur statutaire au LAP (UMR 8177, CNRS / EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en philosophie de l’Ecole des Hautes Etudes en Sciences Sociales (EHESS), habilité à diriger des recherches de l’Université de Paris (Faculté des SHS – Sorbonne), Pierre-Antoine Chardel est professeur de sciences sociales et d’éthique à IMT-BS (Institut Mines-Télécom Business School) ainsi qu’à l’école d’ingénieurs Télécom SudParis – Institut Polytechnique de Paris, chercheur statutaire au Laboratoire d’Anthropologie Politique (CNRS / EHESS). Il a, ces dernières années, été notamment chercheur invité au MediaLab de Sciences Po Paris. Derniers ouvrages : L’empire du signal. De l’écrit aux écrans, CNRS Editions, 2020 ; Socio-philosophie des technologies numériques. Ethique, société, organisations, Presses des Mines, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’accélération du rythme fait de nous. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le temps des incommunications, 96, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance érodée de la société des flux, un défi éthique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberLeaders : la revue stratégique de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société connectée, mais fragmentée : comment restaurer le sens du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités à l’épreuve de l’hyper-connexion. Enjeux éthiques, socio-philosophiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Identité, identités, 102, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.102.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation, indignation et engagement à l'ère numérique : quels engagements étiques et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Europe contre l’antisémitisme, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The World in Crisis: What Is the Possibility of Philosophical and Eco-ethical Renewal?, 12, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica202582069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services publics : les enjeux éthiques de la redéfinition du rapport citoyen – administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La place de la vérité en politique et l’avenir du service public : où en sommes-nous 25 ans plus tard?, 25 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : l’éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?, 59, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2024102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique contre le politique, Antoine Garapon et Jean Lassègue, Presses universitaires de France, 2021, 288 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Faire corps, 487-488, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2207.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intellectuel comme interprète du social. Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La métamorphose des clercs, 1103, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles, Se libérer de la domination des chiffres, Editions Fayard, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit social. Le soft power à l'ère numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mythes et réalités : le vrai pouvoir du soft power, 1105, pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les composants du futur - Sciences, techniques, relations et comportements humains (205), pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps social – &amp;quot;Les nouvelles technologies mettent le philosophe au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lec'Hvien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chut ! : le magazine à l'écoute du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, Suspends ton scroll !, 11, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile liberté dans la société des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse sur la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4289, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4289.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en rupture à l’ère des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture(s) de Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ruptures, 001, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de France(s) : Numérique, quels enjeux pour la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin-Obernesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du sensible et économie des affects dans la crise environnementale. Enjeux épistémologiques, esthétiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché. Éthique, épistémologie et politique des affects en temps de crise, 11, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles orientations numériques en France : un enjeu démocratique et citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur quelques enjeux socio-philosophiques de l’espace public et ses métamorphoses à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nouveaux espaces publics : l'autre histoire de la démocratie, Hors-Série HEIP, pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshana Zuboff : une humanité sous tutelle des Gafam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman ou comment nos vies sont devenues liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os riscos do agir telecomunicacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comunicação, ética e ressignificação do humano, 5 (9), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i9.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts comme expression du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie. Revue littéraire et engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Forêts, 1, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle confiance est encore possible dans la société des flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Confiance et communication. Une aporie démocratique, 88, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et régimes d’attention dans la crise écologique. Enjeux herméneutiques, éthiques et esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les métrologies citoyennes : perspectives et enjeux techno-politiques des données, 16 (2-4), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.2020.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, différence et droit au secret à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Politique(s) du secret, 98, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.098.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’agir à l’ère numérique. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le partage de l'universel, 461, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2001.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derrida, penseur de l’accélération technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethical challenges of digital identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces politiques, formes urbaines et imaginaires sociaux. Regard sur quelques contradictions de nos sociétés hypermodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Faire Philotopie" Une rétro-prospective en revue, 13, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses écarts. Réflexions sur les limites de l'idéalisme technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.31 - 37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités communicatives dans la rencontre éthique avec autrui : accueil, écoute et réponse chez Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Contracampo - Brazilian journal of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Temáticas Livres, 38 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/contracampo.v0i0.27131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’éthique dans la société technologique. Réflexions sur l’évolution de nos espaces politiques et des imaginaires sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Public Space and Democratic Participation, 8, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la proximité à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.34 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les mains, voir avec les doigts. Petit plaidoyer pour une esthétique de nos vies digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.235 - 238. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925–2017), penseur critique de la modernité liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rockhill. Contre-histoire du temps présent. Interrogations intempestives sur la mondialisation, la technologie, la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nos paris politiques, 437, pp.168 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925-2017). Zygmunt Bauman : un sociologue aux aguets. In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.223 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique des imaginaires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.156 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série. Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication perd la parole. Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.154 - 165. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2016512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité dans la société contemporaine : enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.12 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et (inter-)subjectivation à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intelligence act : resonances with the USA patriot act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur le défi éthique à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.3 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.116 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie commune à l'épreuve du tout sécuritaire : éléments pour une approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, domotique, robotique : opportunités et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Malléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique. "Bien vieillir dans vingt ans : imaginer et construire les solutions du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahier 13, pp.30 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-esthétique et pensée critique. Lecture croisée de Félix Guattari et de Tomonobu Imamichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium201519222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technocritique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vagabond, l'exclu, le rebut (ou les violences inassumées de la mondialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.085.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un USA Patriot Act à la française ? Ou les inquiétantes résonances d’une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.105 - 124. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes.048.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société. Design et quête de sens. Retour sur un séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD : musiques &amp; cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des réseaux. Médias numériques et démocratie à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.131 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et pratiques de soi : le cas des communautés &amp;quot;Ana-mia&amp;quot;. Réinterroger l'articulation du droit et de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence and aesthetic experience. An eco-ethical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue for the XXIIIrd World Congress of Philosophy in Athens, August 2013. Introduction to Eco-ethics III, Edited by Noriko Hashimoto and Peter Kemp, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et hypertextualité à l’ère numérique. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-éthique de Tomonobu Imamichi pour le XXIème siècle. Enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The New World Order / Le Nouvel Ordre du Monde, 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2012222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Franks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Refaire les humanités, Esprit 2012/12 (Décembre), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1212.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cultures du numérique, 88, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2011.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle morale pour le temps présent ? Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Du bon usage des droits de l'homme, février 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de surveillance dans le contexte de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance est infinie. Lecture de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du primat du visage aux richesses inattendues de l'écriture. Remarques sur l'herméneutique d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (1-2), pp.186-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un besoin de sens ? De la déontologie à l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Responsabilité, déontologie, éthique, 401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité juridique et responsabilité éthique : une dialectique nécessaire pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la juste mémoire. Lecture de La mémoire, l'histoire, l'oubli de Paul Ricoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divinatio : studia culturologica series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'histoire face aux défis des changements et de la mémoire, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The written witnesses and Auschwitz experience in 20th Century History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critic &amp; Humanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Dumont, un témoin de l'homme. Entretiens colligés et présentés par Serge Cantin, Montréal, L'Hexagone, 2000, 356 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Monnaie, souveraineté et lien social, 276, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, altérité et écriture : réflexion sur Gadamer et Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-65. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium2001513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mirage de l'information et l'utopie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Accumulations et accélérations : le totalitarisme informatique II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des sciences de l'homme, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and its disparities: reflections on the limits of technological idealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the apocalyspe in the age of technological acceleration: a comparative reading of Paul Virilio and Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de la communication. Réflexions sur Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU Éthique et numérique - Cours et conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Godart (Université Paris-Est Créteil Val de Marne), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, cultures et sociétés. Une approche socio-philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master « Philosophie contemporaine » de l’ENS-Ulm / EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Feb 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désalignement, design et nouvelles formes de la matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en préparation des Entretiens du Nouveau Monde Industriel (ENMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche et d’innovation (IRI), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et sociétaux de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Be On It sur le thème : "L’identité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universign, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique et la société à l’épreuve des techniques numériques. Quels grands enjeux pour les jeunes générations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde édition du Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire; Magazine Science et vie, Mar 2024, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et la société à l'épreuve de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Français de Tananarive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de Tananarive, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités. Vers une &amp;quot;techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Socio-philosophie du temps présent. Enjeux méthodologies, épistémologiques et critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Campus Condorcet, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th International Symposium for Eco-Ethica, Tomonobu Imamichi Institute for Eco-ethica. "The World in Crisis: What is the Possibility of Philosophical and Eco-Ethical Renewal?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS); Eco-ethica : The Journal of the Tomonobu Imamichi Institute for Eco-ethica, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière : Professeur Andrew Feenberg, "Pensée critique, rationalité technique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Ricoeur; Laboratoire d’Anthropologie Politique (LAP); Centre de recherches sur les arts et le langage (CRAL), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déferlement des IA, que peut faire le travail de l’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre numérique. Débat d’idées "Éthique et Intelligences Artificielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Madagascar, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique du dialogue et asymétrie de la communication chez Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ethique du numérique" dirigé par Elsa Godart, Université Paris Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'enseignement à l'épreuve de l'IA : réflexions sur quelques défis éthiques, herméneutiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Antananarivo; Institut Français de Madagascar; UNESCO, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la réindustrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT sur L’Industrie du futur responsable organisé par l’école des Mines d’Alès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT - Mines d'Alès, Apr 2024, Gardanne / Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-philosophiques et herméneutiques de l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Hyper-interprétation et savoirs à l’ère du digital : concepts et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cormerais; Armen Khatchatourov, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel monde technologique voulons-nous vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire, Apr 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes créatifs et corporéité à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde en crise et sujets émergents. Table-ronde #6 - Acter politiquement la Création. À l’angle du corps créateur, vers une anthropologie du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Anthropologie Politique (UMR 8177, CNRS / EHESS), Jun 2023, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-humanistes : nous y sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allez savoir, Festival des sciences sociales. "Des obéissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avenirs souhaitables de la société numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : enjeux éthiques, politiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hautes Études Internationales et Politiques (HEIP), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé, solutionnisme & surveillance : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Consultation Médicale Endormie, Lariboisière, APHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Docteur Cyril Touchard (Anesthésiste); Pauline Elie (Conseillère en éthique), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies : surveillance ou protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les nouvelles technologies : surveillance ou protection ?"organisé avec le soutien de L’Observatoire de l’éthique publique (OEP) au sein du pôle juridique et judiciaire de l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Observatoire de l’Ethique Publique (OEP); Institut Léon Duguit, Université de Bordeaux, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Sortir de l’insoutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITEM (Université d’Evry – Paris Saclay et IMT-BS); ENS Paris-Saclay, May 2023, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium for Eco-Ethica; Tomonobu Imamichi Institute for Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Italiano per gli Studi Filosofici di Napoli (ITALIE), 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of human agency in data-intensive surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar of the Paris Institute for Advanced Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : questions d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Albert-Kahn (EAK). "Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Innovation Publique, Jun 2023, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel 3 - Connaissances /critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perception et donation: enjeux éthiques et herméneutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, France; Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Éthique de la recherche, intégrité et responsabilités scientifiques en situation de crise sanitaire. "De quelle science avons-nous besoin ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm; Équipe recherches en éthique et épistémologie (CESP); Institut d’étude de droit public Paris-Saclay; Département de recherche en éthique Paris-Saclay; Conseil pour l’éthique de la recherche de Paris-Saclay; Espace éthique de la Région Ile-de-France, May 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention à l'autre dans la transformation numérique. Un enjeu d'éthique social majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Co-construire le travail social » CARSAT – Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du LACI (Laboratoire d’Anthropologie Critique Interdisciplinaire) / IIAC-UMR 8177, EHESS / CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the European Research Project: EDEN ARTECH ( Ethics and Durability for an Ecology of Nature through Arts and TECHnologies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Dahl Rendtorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium for Eco-Ethica "Ethics, Politics, and the Idea of Nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomonobu Imamichi Institute for Eco-ethica, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des signes dans la société des écrans (ou comment contrer l’empire du signal…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Prendre soin du numérique", Chaire Numérique et citoyenneté de l’ICP et de l’ISEP / IRI / Fondation Anne De Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Religion, Culture et Société", Institut Catholique de Paris (ICP); École d'ingénieurs du numérique (ISEP), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du texte et pensée critique à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Theory Workshop / Atelier de Théorie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des données : entre le numérique et le participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'Acfas. Du jamais su</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université Bishop's, May 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’éthique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’OEP (Observatoire de l'Éthique Publique). "De l'éthique publique à l'éthique des affaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Philosophie des techniques de l'IPHIG (Institut de Philosophie de Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHIG (Institut de Philosophie de Grenoble), Université Grenoble Alpes, Feb 2021, Grenoble (En visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-sciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida (sur quelques tensions de l’ère hypermoderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction d'Elise Lamy-Rested</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contradictions éthiques de l’entreprise flexible et les vertus de la reterritorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux. Webinaire du LASCO IdeaLab de l'IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l'éthique publique, Dec 2020, Paris (Wébinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique et philosophique des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interministériel "Data et surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du renseignement (service pédagogique du Premier ministre), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier les arts et les technologies pour stimuler une autre compréhension de l’humain (dans un dialogue renouvelé avec la nature. Réflexions autour d’ EDEN ARTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Chak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'humain qui vient", Le Fresnoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Cohen (School of Philosophy, University College Dublin); Alain Fleischer (Le Fresnoy – Studio national); Raphaël Zagury-Orly (Institut Catholique de Paris et Collège International de Philosophie), Nov 2020, Tourcoing (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de l’identité et des différences à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre 5. Identitésss de l’humain qui vient : Corps, Genres, cyborgs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure d'Art et de Design de Reims; Sciences Po - Reims, Jan 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet "Intelligence Artificielle et enjeux éthiques" à l’Assemblée Nationale. Equipe parlementaire de Paul-Alain Raphan, Député de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application Stopcovid en question d’un point de vue éthique et démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. "Bas les masques. Épidémie, morts ou vifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Centre de recherche interdisciplinaire en sciences de la société (CRISS), Aug 2020, Paris (colloque virutel diffusé en ligne à l'été 2020), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, entre méthodes et disciplines, existent-t-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MasterClass DNHD#2. "Analyser le web: de l’existence des méthodes aux possibilités de l’accès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab E3d du MICA (Médiations, Informations, Communications, Arts); Université Bordeaux-Montaigne, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la socio-philosophie face à l’empire du signal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et démocratiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission parlementaire « Identité numérique » à l’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps file. Temps et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans un monde complexe. Quels défis pour la philosophie morale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII International Symposium on Eco-Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sigtuna, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l'ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Épistémologies de l'anthropologie du contemporain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l’ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Society. The Impact of Collaborative Collective Actions in the Transformation of Contemporary Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et socio-philosophiques de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MédiaLab de Sciences Po - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et critiques des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Fondation Maison des sciences de l'homme (FMSH), May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et médiations technologiques, impacts et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educavox "Numérique &amp; Ethique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de l’intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco. "Ethique de la parole vive // Tremblements de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence in the hypermodern era. An eco-ethical approach to our digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethical approach to our digital environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos émotions sont-elles commandées par nos machines? Vers une critique de nos environnements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'Intelligence Artificielle. Retour sur le projet ANR ETHICAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-philosophique de la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média et indignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus et pièges de l'indignation dans l'hyperconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Se mobiliser : formes et finalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical paradox in technological society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Ethica 2018 : the XXXVIIth International Symposium of Eco-Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décider d'être libres ? Réflexions sur nos servitudes volontaires à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de La Boétie dans la pensée critique contemporaine. Institut de Philosophie et de Sociologie de l'Académie des Sciences Polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'éthique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Professeur Mark Hunyadi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and identification in globalized world. Some ethical and hermeneutical reflections on digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofisk Forums / Center for Ethics and Law, Aarhus University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie : interdisciplinarité dans les sciences humaines et sociales (ou la réconfiguration des disciplines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine des Arts : Développement d'un programme complexe d'internationalisation. Le réarrangement des sciences sociales à l'ère de la mondialisation, au Eszterházy Károly College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Eger, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture des données personnelles et rationalité instrumentale. Le devenir des subjectivités à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque CREIS-TERMINAL. "Données collectées, disséminées, cachées – Quels traitements ? Quelles conséquences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cuidado com o comum: o desejo de estar junto. Reflexões sobre a consciência da alteridade na modernidade líquida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPGCOM 2014 : Programa de Pós-Graduação de Comunicação inaugura Projeto Diálogos, UFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie de la technique et de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Réseaux, Savoirs &amp; Territoires". Ecrire les sciences aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble. Eléments pour une ontologie de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Espace public : formes, sens, dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles épistémologies pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et conscience morale. Pour un art de comprendre (le sort d'autrui) dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions et défis éthiques dans le monde contemporain‎ : -un monde en trans-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Netanya, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savoir global en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire coordonné par Antonio Casilli, CETSAH, projet New Encyclopaedia lancé par la revue Theory Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC : quelles conséquences éthiques et sociétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des langues et des sciences humaines dans les Grandes Écoles. L'apprentissage des langues : impératif utilitaire de communication ou enjeu de culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des télécommunications (INT), May 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de surveillance et les nouvelles peurs dans la mondialisation : Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction de Manola Antonioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et technologies : quelles alliances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques et Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Télécommunications (INT); École Nationale Supérieure d'Informatique pour l'Industrie et l'Entreprise (ENSIIE), Apr 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2025, Les livrets de la stratégie, Jean-Philippe Denis; Taïeb Hafsi; Alain Charles Martinet; Franck Tannery, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations : suivi d'un entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - TRANSVALOR, pp.147, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire du signal : de l’écrit aux écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285, 2020, 978-2-271-09342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. ISTE editions, 5, pp.198, 2019, Interdisciplinarity, sciences and humanities collection. Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Pierre-Antoine Chardel; Andrew Feenberg; Gabriel Périès. ISTE Editions, 3, pp.195, 2019, Collection Interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. Éditions Loco ; ESAD, pp.268, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Brigitte Frelat-Kahn; Jan Spurk. Presses des Mines, pp.236, 2015, Libres opinions, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies sociales : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. Parangon Editions, pp.280, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éd., pp.215, 2014, Les Essentiels d'Hermès, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman : les illusions perdues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, pp.224, 2013, CNRS Philosophie, CNRS Philosophie, 978-2-271-07542-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Cédric Gossart; Bernard Reber. Hermès science publications : Lavoisier, pp.291, 2012, Traité des sciences et techniques de l'info. Série Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie et technique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2008, Collection Phéno. Série Philosophie générale, 978-2-917957-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze, Félix Guattari et le politique : [actes du colloque international organisé à l'Université de Paris 8 Vincennes-Saint Denis les 14 et 15 janvier 2005]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Sandre, pp.334, 2006, Bibliothèque de philosophie contemporaine, 2-914958-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Imaginaires, technologies et enjeux éthiques à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélisser; Camille Roelens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires et fictions numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR; IMT Mines Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2026, Design Numerique, 978-2-38542-672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925 – 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Berner; Jean-Claude Gens; Johann Michel; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2025, 978-2-7116-3177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble à distance : réflexions sur les réseaux de contestation et les pouvoirs de la virtualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-74, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Entre vérités et réalités multiples : s’adapter à la perte du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-16, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling digital technologies : between democratic issues and social demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Lamy-Rested; Valerie Charolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies of technologies: theory as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-146, 2024, Interdisciplinary, science and humanities series. Innovation and responsibility set, 978-1-78630-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço público online: uma nova esfera de ódio? Questões éticas e sócio-filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalynka Cruz-Stefani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seremos todios odiares ? Haters e neo-haters na internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Estaçao das Letras e Cores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-65-5029-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Sandra Laugier; Raphael Zagury-Orly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres philosophiques de Monaco; Librairie philosophie J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-112, 2024, 978-2-7116-3182-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des technologies numériques : entre jeu démocratique et demande sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Charolles; Élise Lamy-Rested. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophies des techniques : un levier pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-138, 2023, Collection interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 19. Numérique et contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-156, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations: suivi d'un entretien avec Andrew Feenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation des données au prisme de la diversité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Olaf Avenati; Pierre-Antoine Chardel; Isabelle Queval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Barbé; Jean-François Kerléo; Julien Padovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2021, Collection "L’Unité du Droit", 979-10-92684-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity as an issue of constraint and recognition: a question of fundamental ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE editions, pp.1-21, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Identités numériques et capacités d'agir collectif, entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.153 - 174, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité comme enjeu de contrainte et de reconnaissance : une question d'éthique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.7 - 26, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Digital identities and the ability to act collectively, an interview with Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE, Wiley, pp.155 - 176, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamín Tejerina; Cristina Miranda de Almeida; Ignacia Perugorría. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing society : the impact of collaborative and collective actions in the transformation of contemporary societies : [conference proceedings]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del País Vasco = Euskal Herriko Unibertsitateko Argitalpen Zerbitzu Nagusia, pp.514-525, 2019, Zabalduz, 978-84-9082-678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation flexible et ses dynamiques de déterritorialisation : l'éthique en question à l'ère hyper-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes‎ : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.147 - 162, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations technologiques et subjectivation. Remarques sur quelques enjeux herméneutiques du &amp;quot;distanciel formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Backes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles : francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.57 - 72, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, temps et différences : pour une approche différencialiste du temps à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps : individus hyperconnectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès éditions, pp.95 - 110, 2018, Sociologie clinique, 978-2-7492-6176-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.auber.2018.01.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posfácio. Quando a comuicação perde a palavra : leitura de Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilidades, Justiça e Resistências, nas Interaçôes, Comunicativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.233 - 246, 2018, 978-85-54944-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivation et technologies numériques dans l’organisation hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Mercure; Marie-Pierre Bourdages-Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et subjectivité : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-200, 2017, Sociologie contemporaine, 978-2-7056-7399-4 (Hermann) ; 978-2-7637-3231-2 (Presses de l'Université Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Loco; ESAD de Reims (École supérieure d'art et de design), pp.12-24, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits entretiens de la vie privée : expérience quotidienne sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.121 - 132, 2016, Univer'Cité, 978-2-87037-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11 - 16, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.151 - 162, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit aux écrans. Eléments pour une techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles voies de la transmission‎ : Séminaire arts et lieux de la transmission, New York University Paris, 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, 2014, 978-2-35748-108-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Ecologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.207 - 216, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos existences sous surveillance. Regards croisés et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.9 - 27, 2014, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Écologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.5 - 16, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la société technologique : un défi pédagogique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de la recherche et de l'enseignement en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131 - 146, 2014, Éthique en contextes, 978-2-343-03906-0. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.rude.2014.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou; Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence en question à l'ère hypermoderne : élements pour une écologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.17 - 32, 2014, Situations &amp; critiques, 978-2-84190-237-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'espace public à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.55 - 65, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'art comme lieu d'un questionnement éthico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.91 - 104, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci dans la sociologie critique de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Bovo; Antonella Braida; Alberto Brambilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de la pensée du soupçon au tournant du XIXe siècle : lectures italiennes de Nietzsche, Freud, Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Presses universitaires de Franche-Comté, pp.323 - 334, 2013, Annales littéraires de l'Université de Franche-Comté. Série Recherches interdisciplinaires et transculturelles, 978-2-84867-455-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de contrôle, économie des affects et modes de subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologiques : la pharmacie de Bernard Stiegler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.111 - 126, 2013, 978-2-350-18338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile de l'ignorance : du contrôle social aux pratiques des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.209 - 222, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des réseaux sociaux d'entreprise. Un questionnement éthique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.115 - 120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles médiations dans la remédiation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications : Lavoisier, pp.15 - 22, 2012, Traité des sciences et techniques de l'information. Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence en question dans l'entreprise en réseau. Quelques considérations éthiques pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.87 - 92, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et société. Jules Verne et l'éthique du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Verne : les machines et la science : actes du colloque international, 12 octobre 2005, École Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard Librairie Editeur, 2005, 2-910366-62-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations et responsabilités sociétales. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du management responsable, ESDES / Université Catholique de Lyon, Actes du Colloque sur cédérom, 18-19 juin 2004, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonheur, culture commune et souci de soi en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des jeunes dirigeants d'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez le bonheur : le livre bleu de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éd. Vetter, 2002, Cahiers du GRES, Groupe de recherche économique et sociale, 2-911457-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une métaphysique du livre? Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Langlois; Jean-Marc Narbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphysique : son histoire, sa critique, ses enjeux : actes du XXVIIe congrès de l'Association des sociétés de philosophie de langue française (A.S.P.L.F), Québec, août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie philosophique J. Vrin; Presses de l'Université Laval, 2000, Collection Zêtêsis. Série Textes et essais, 2-7116-4296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'orientation stratégique 2023 : 10 ruptures à l’horizon 2030-2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established by men, borders will always be thwarted by nature and the winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Milky Way. How can Art fix the world ? catalog, project by curator Taisiya Polishchuk, artist Olga Kisseleva and designer Tatiana Drozd, La Biennale di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD : les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation : freins, leviers et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du Comité de Prospective du Comité vingt-et-un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité 21. 2020, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de formation doctorale. Initiation à l'éthique de la recherche scientifique. Cahiers de la CERNA, Juin 2016, Commission de réflexion sur l'Ethique de la Recherche en sciences et technologies du Numérique d'Allistène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Ethique, Technologies, Humains, Organisations, Société (Institut Mines-Télécom-Télécom Ecole de Management). 2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de la mobilité dans les organisations : une nouvelle source d’interrogation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zorgbibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications (INT); Groupe des écoles des télécommunications (GET); Fondation Louis Le Prince Ringuet. 2006, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Chardel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Institut Mines-Télécom (IMT-BS) et chercheur statutaire au LAP (UMR 8177, CNRS / EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en philosophie de l’Ecole des Hautes Etudes en Sciences Sociales (EHESS), habilité à diriger des recherches de l’Université de Paris (Faculté des SHS – Sorbonne), Pierre-Antoine Chardel est professeur de sciences sociales et d’éthique à IMT-BS (Institut Mines-Télécom Business School) ainsi qu’à l’école d’ingénieurs Télécom SudParis – Institut Polytechnique de Paris, chercheur statutaire au Laboratoire d’Anthropologie Politique (CNRS / EHESS). Il a, ces dernières années, été notamment chercheur invité au MediaLab de Sciences Po Paris. Derniers ouvrages : L’empire du signal. De l’écrit aux écrans, CNRS Editions, 2020 ; Socio-philosophie des technologies numériques. Ethique, société, organisations, Presses des Mines, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’accélération du rythme fait de nous. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le temps des incommunications, 96, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société connectée, mais fragmentée : comment restaurer le sens du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance érodée de la société des flux, un défi éthique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberLeaders : la revue stratégique de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités à l’épreuve de l’hyper-connexion. Enjeux éthiques, socio-philosophiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Identité, identités, 102, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.102.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation, indignation et engagement à l'ère numérique : quels engagements étiques et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Europe contre l’antisémitisme, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The World in Crisis: What Is the Possibility of Philosophical and Eco-ethical Renewal?, 12, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica202582069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services publics : les enjeux éthiques de la redéfinition du rapport citoyen – administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La place de la vérité en politique et l’avenir du service public : où en sommes-nous 25 ans plus tard?, 25 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : l’éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?, 59, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2024102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile liberté dans la société des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse sur la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4289, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4289.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en rupture à l’ère des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture(s) de Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ruptures, 001, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique contre le politique, Antoine Garapon et Jean Lassègue, Presses universitaires de France, 2021, 288 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Faire corps, 487-488, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2207.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps social – &amp;quot;Les nouvelles technologies mettent le philosophe au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lec'Hvien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chut ! : le magazine à l'écoute du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, Suspends ton scroll !, 11, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les composants du futur - Sciences, techniques, relations et comportements humains (205), pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intellectuel comme interprète du social. Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La métamorphose des clercs, 1103, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles, Se libérer de la domination des chiffres, Editions Fayard, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit social. Le soft power à l'ère numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mythes et réalités : le vrai pouvoir du soft power, 1105, pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de France(s) : Numérique, quels enjeux pour la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin-Obernesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles orientations numériques en France : un enjeu démocratique et citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du sensible et économie des affects dans la crise environnementale. Enjeux épistémologiques, esthétiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché. Éthique, épistémologie et politique des affects en temps de crise, 11, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur quelques enjeux socio-philosophiques de l’espace public et ses métamorphoses à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nouveaux espaces publics : l'autre histoire de la démocratie, Hors-Série HEIP, pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshana Zuboff : une humanité sous tutelle des Gafam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman ou comment nos vies sont devenues liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os riscos do agir telecomunicacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comunicação, ética e ressignificação do humano, 5 (9), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i9.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts comme expression du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie. Revue littéraire et engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Forêts, 1, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle confiance est encore possible dans la société des flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Confiance et communication. Une aporie démocratique, 88, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, différence et droit au secret à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Politique(s) du secret, 98, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.098.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et régimes d’attention dans la crise écologique. Enjeux herméneutiques, éthiques et esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les métrologies citoyennes : perspectives et enjeux techno-politiques des données, 16 (2-4), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.2020.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’agir à l’ère numérique. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le partage de l'universel, 461, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2001.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethical challenges of digital identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derrida, penseur de l’accélération technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces politiques, formes urbaines et imaginaires sociaux. Regard sur quelques contradictions de nos sociétés hypermodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Faire Philotopie" Une rétro-prospective en revue, 13, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses écarts. Réflexions sur les limites de l'idéalisme technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.31 - 37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’éthique dans la société technologique. Réflexions sur l’évolution de nos espaces politiques et des imaginaires sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Public Space and Democratic Participation, 8, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités communicatives dans la rencontre éthique avec autrui : accueil, écoute et réponse chez Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Contracampo - Brazilian journal of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Temáticas Livres, 38 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/contracampo.v0i0.27131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la proximité à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.34 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les mains, voir avec les doigts. Petit plaidoyer pour une esthétique de nos vies digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.235 - 238. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rockhill. Contre-histoire du temps présent. Interrogations intempestives sur la mondialisation, la technologie, la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nos paris politiques, 437, pp.168 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925–2017), penseur critique de la modernité liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925-2017). Zygmunt Bauman : un sociologue aux aguets. In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.223 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique des imaginaires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.156 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série. Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité dans la société contemporaine : enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.12 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication perd la parole. Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.154 - 165. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2016512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et (inter-)subjectivation à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur le défi éthique à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intelligence act : resonances with the USA patriot act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.3 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.116 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie commune à l'épreuve du tout sécuritaire : éléments pour une approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technocritique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, domotique, robotique : opportunités et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Malléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique. "Bien vieillir dans vingt ans : imaginer et construire les solutions du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahier 13, pp.30 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-esthétique et pensée critique. Lecture croisée de Félix Guattari et de Tomonobu Imamichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium201519222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vagabond, l'exclu, le rebut (ou les violences inassumées de la mondialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.085.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société. Design et quête de sens. Retour sur un séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD : musiques &amp; cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un USA Patriot Act à la française ? Ou les inquiétantes résonances d’une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.105 - 124. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes.048.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des réseaux. Médias numériques et démocratie à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.131 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et pratiques de soi : le cas des communautés &amp;quot;Ana-mia&amp;quot;. Réinterroger l'articulation du droit et de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence and aesthetic experience. An eco-ethical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue for the XXIIIrd World Congress of Philosophy in Athens, August 2013. Introduction to Eco-ethics III, Edited by Noriko Hashimoto and Peter Kemp, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et hypertextualité à l’ère numérique. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-éthique de Tomonobu Imamichi pour le XXIème siècle. Enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The New World Order / Le Nouvel Ordre du Monde, 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2012222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Franks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Refaire les humanités, Esprit 2012/12 (Décembre), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1212.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cultures du numérique, 88, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2011.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle morale pour le temps présent ? Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Du bon usage des droits de l'homme, février 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de surveillance dans le contexte de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance est infinie. Lecture de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du primat du visage aux richesses inattendues de l'écriture. Remarques sur l'herméneutique d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (1-2), pp.186-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un besoin de sens ? De la déontologie à l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Responsabilité, déontologie, éthique, 401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité juridique et responsabilité éthique : une dialectique nécessaire pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The written witnesses and Auschwitz experience in 20th Century History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critic &amp; Humanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la juste mémoire. Lecture de La mémoire, l'histoire, l'oubli de Paul Ricoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divinatio : studia culturologica series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'histoire face aux défis des changements et de la mémoire, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Dumont, un témoin de l'homme. Entretiens colligés et présentés par Serge Cantin, Montréal, L'Hexagone, 2000, 356 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Monnaie, souveraineté et lien social, 276, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, altérité et écriture : réflexion sur Gadamer et Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-65. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium2001513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mirage de l'information et l'utopie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Accumulations et accélérations : le totalitarisme informatique II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des sciences de l'homme, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and its disparities: reflections on the limits of technological idealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the apocalyspe in the age of technological acceleration: a comparative reading of Paul Virilio and Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de la communication. Réflexions sur Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU Éthique et numérique - Cours et conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Godart (Université Paris-Est Créteil Val de Marne), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, cultures et sociétés. Une approche socio-philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master « Philosophie contemporaine » de l’ENS-Ulm / EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Feb 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désalignement, design et nouvelles formes de la matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en préparation des Entretiens du Nouveau Monde Industriel (ENMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche et d’innovation (IRI), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et sociétaux de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Be On It sur le thème : "L’identité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universign, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique et la société à l’épreuve des techniques numériques. Quels grands enjeux pour les jeunes générations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde édition du Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire; Magazine Science et vie, Mar 2024, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités. Vers une &amp;quot;techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Socio-philosophie du temps présent. Enjeux méthodologies, épistémologiques et critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Campus Condorcet, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et la société à l'épreuve de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Français de Tananarive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de Tananarive, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique du dialogue et asymétrie de la communication chez Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ethique du numérique" dirigé par Elsa Godart, Université Paris Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th International Symposium for Eco-Ethica, Tomonobu Imamichi Institute for Eco-ethica. "The World in Crisis: What is the Possibility of Philosophical and Eco-Ethical Renewal?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS); Eco-ethica : The Journal of the Tomonobu Imamichi Institute for Eco-ethica, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déferlement des IA, que peut faire le travail de l’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre numérique. Débat d’idées "Éthique et Intelligences Artificielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Madagascar, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière : Professeur Andrew Feenberg, "Pensée critique, rationalité technique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Ricoeur; Laboratoire d’Anthropologie Politique (LAP); Centre de recherches sur les arts et le langage (CRAL), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'enseignement à l'épreuve de l'IA : réflexions sur quelques défis éthiques, herméneutiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Antananarivo; Institut Français de Madagascar; UNESCO, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-philosophiques et herméneutiques de l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Hyper-interprétation et savoirs à l’ère du digital : concepts et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cormerais; Armen Khatchatourov, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la réindustrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT sur L’Industrie du futur responsable organisé par l’école des Mines d’Alès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT - Mines d'Alès, Apr 2024, Gardanne / Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel monde technologique voulons-nous vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire, Apr 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-humanistes : nous y sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allez savoir, Festival des sciences sociales. "Des obéissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avenirs souhaitables de la société numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : enjeux éthiques, politiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hautes Études Internationales et Politiques (HEIP), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes créatifs et corporéité à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde en crise et sujets émergents. Table-ronde #6 - Acter politiquement la Création. À l’angle du corps créateur, vers une anthropologie du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Anthropologie Politique (UMR 8177, CNRS / EHESS), Jun 2023, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé, solutionnisme & surveillance : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Consultation Médicale Endormie, Lariboisière, APHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Docteur Cyril Touchard (Anesthésiste); Pauline Elie (Conseillère en éthique), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies : surveillance ou protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les nouvelles technologies : surveillance ou protection ?"organisé avec le soutien de L’Observatoire de l’éthique publique (OEP) au sein du pôle juridique et judiciaire de l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Observatoire de l’Ethique Publique (OEP); Institut Léon Duguit, Université de Bordeaux, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Sortir de l’insoutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITEM (Université d’Evry – Paris Saclay et IMT-BS); ENS Paris-Saclay, May 2023, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium for Eco-Ethica; Tomonobu Imamichi Institute for Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Italiano per gli Studi Filosofici di Napoli (ITALIE), 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of human agency in data-intensive surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar of the Paris Institute for Advanced Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : questions d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Albert-Kahn (EAK). "Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Innovation Publique, Jun 2023, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel 3 - Connaissances /critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Éthique de la recherche, intégrité et responsabilités scientifiques en situation de crise sanitaire. "De quelle science avons-nous besoin ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm; Équipe recherches en éthique et épistémologie (CESP); Institut d’étude de droit public Paris-Saclay; Département de recherche en éthique Paris-Saclay; Conseil pour l’éthique de la recherche de Paris-Saclay; Espace éthique de la Région Ile-de-France, May 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perception et donation: enjeux éthiques et herméneutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, France; Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention à l'autre dans la transformation numérique. Un enjeu d'éthique social majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Co-construire le travail social » CARSAT – Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the European Research Project: EDEN ARTECH ( Ethics and Durability for an Ecology of Nature through Arts and TECHnologies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Dahl Rendtorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium for Eco-Ethica "Ethics, Politics, and the Idea of Nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomonobu Imamichi Institute for Eco-ethica, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du LACI (Laboratoire d’Anthropologie Critique Interdisciplinaire) / IIAC-UMR 8177, EHESS / CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des signes dans la société des écrans (ou comment contrer l’empire du signal…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Prendre soin du numérique", Chaire Numérique et citoyenneté de l’ICP et de l’ISEP / IRI / Fondation Anne De Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Religion, Culture et Société", Institut Catholique de Paris (ICP); École d'ingénieurs du numérique (ISEP), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du texte et pensée critique à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Theory Workshop / Atelier de Théorie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des données : entre le numérique et le participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'Acfas. Du jamais su</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université Bishop's, May 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’éthique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’OEP (Observatoire de l'Éthique Publique). "De l'éthique publique à l'éthique des affaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Philosophie des techniques de l'IPHIG (Institut de Philosophie de Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHIG (Institut de Philosophie de Grenoble), Université Grenoble Alpes, Feb 2021, Grenoble (En visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contradictions éthiques de l’entreprise flexible et les vertus de la reterritorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux. Webinaire du LASCO IdeaLab de l'IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l'éthique publique, Dec 2020, Paris (Wébinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-sciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida (sur quelques tensions de l’ère hypermoderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction d'Elise Lamy-Rested</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique et philosophique des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interministériel "Data et surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du renseignement (service pédagogique du Premier ministre), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier les arts et les technologies pour stimuler une autre compréhension de l’humain (dans un dialogue renouvelé avec la nature. Réflexions autour d’ EDEN ARTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Chak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'humain qui vient", Le Fresnoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Cohen (School of Philosophy, University College Dublin); Alain Fleischer (Le Fresnoy – Studio national); Raphaël Zagury-Orly (Institut Catholique de Paris et Collège International de Philosophie), Nov 2020, Tourcoing (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de l’identité et des différences à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre 5. Identitésss de l’humain qui vient : Corps, Genres, cyborgs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure d'Art et de Design de Reims; Sciences Po - Reims, Jan 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, entre méthodes et disciplines, existent-t-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MasterClass DNHD#2. "Analyser le web: de l’existence des méthodes aux possibilités de l’accès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab E3d du MICA (Médiations, Informations, Communications, Arts); Université Bordeaux-Montaigne, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet "Intelligence Artificielle et enjeux éthiques" à l’Assemblée Nationale. Equipe parlementaire de Paul-Alain Raphan, Député de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application Stopcovid en question d’un point de vue éthique et démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. "Bas les masques. Épidémie, morts ou vifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Centre de recherche interdisciplinaire en sciences de la société (CRISS), Aug 2020, Paris (colloque virutel diffusé en ligne à l'été 2020), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la socio-philosophie face à l’empire du signal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et démocratiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission parlementaire « Identité numérique » à l’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps file. Temps et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans un monde complexe. Quels défis pour la philosophie morale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII International Symposium on Eco-Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sigtuna, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l’ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l'ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Épistémologies de l'anthropologie du contemporain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Society. The Impact of Collaborative Collective Actions in the Transformation of Contemporary Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et socio-philosophiques de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MédiaLab de Sciences Po - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et critiques des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Fondation Maison des sciences de l'homme (FMSH), May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et médiations technologiques, impacts et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educavox "Numérique &amp; Ethique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de l’intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco. "Ethique de la parole vive // Tremblements de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence in the hypermodern era. An eco-ethical approach to our digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethical approach to our digital environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos émotions sont-elles commandées par nos machines? Vers une critique de nos environnements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'Intelligence Artificielle. Retour sur le projet ANR ETHICAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-philosophique de la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média et indignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus et pièges de l'indignation dans l'hyperconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Se mobiliser : formes et finalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical paradox in technological society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Ethica 2018 : the XXXVIIth International Symposium of Eco-Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décider d'être libres ? Réflexions sur nos servitudes volontaires à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de La Boétie dans la pensée critique contemporaine. Institut de Philosophie et de Sociologie de l'Académie des Sciences Polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'éthique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Professeur Mark Hunyadi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and identification in globalized world. Some ethical and hermeneutical reflections on digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofisk Forums / Center for Ethics and Law, Aarhus University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie : interdisciplinarité dans les sciences humaines et sociales (ou la réconfiguration des disciplines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine des Arts : Développement d'un programme complexe d'internationalisation. Le réarrangement des sciences sociales à l'ère de la mondialisation, au Eszterházy Károly College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Eger, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture des données personnelles et rationalité instrumentale. Le devenir des subjectivités à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque CREIS-TERMINAL. "Données collectées, disséminées, cachées – Quels traitements ? Quelles conséquences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cuidado com o comum: o desejo de estar junto. Reflexões sobre a consciência da alteridade na modernidade líquida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPGCOM 2014 : Programa de Pós-Graduação de Comunicação inaugura Projeto Diálogos, UFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie de la technique et de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Réseaux, Savoirs &amp; Territoires". Ecrire les sciences aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble. Eléments pour une ontologie de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Espace public : formes, sens, dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles épistémologies pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et conscience morale. Pour un art de comprendre (le sort d'autrui) dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions et défis éthiques dans le monde contemporain‎ : -un monde en trans-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Netanya, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savoir global en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire coordonné par Antonio Casilli, CETSAH, projet New Encyclopaedia lancé par la revue Theory Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de surveillance et les nouvelles peurs dans la mondialisation : Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction de Manola Antonioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC : quelles conséquences éthiques et sociétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des langues et des sciences humaines dans les Grandes Écoles. L'apprentissage des langues : impératif utilitaire de communication ou enjeu de culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des télécommunications (INT), May 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et technologies : quelles alliances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques et Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Télécommunications (INT); École Nationale Supérieure d'Informatique pour l'Industrie et l'Entreprise (ENSIIE), Apr 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2025, Les livrets de la stratégie, Jean-Philippe Denis; Taïeb Hafsi; Alain Charles Martinet; Franck Tannery, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations : suivi d'un entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - TRANSVALOR, pp.147, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire du signal : de l’écrit aux écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285, 2020, 978-2-271-09342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. ISTE editions, 5, pp.198, 2019, Interdisciplinarity, sciences and humanities collection. Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Pierre-Antoine Chardel; Andrew Feenberg; Gabriel Périès. ISTE Editions, 3, pp.195, 2019, Collection Interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. Éditions Loco ; ESAD, pp.268, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Brigitte Frelat-Kahn; Jan Spurk. Presses des Mines, pp.236, 2015, Libres opinions, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies sociales : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. Parangon Editions, pp.280, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éd., pp.215, 2014, Les Essentiels d'Hermès, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman : les illusions perdues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, pp.224, 2013, CNRS Philosophie, CNRS Philosophie, 978-2-271-07542-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Cédric Gossart; Bernard Reber. Hermès science publications : Lavoisier, pp.291, 2012, Traité des sciences et techniques de l'info. Série Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie et technique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2008, Collection Phéno. Série Philosophie générale, 978-2-917957-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze, Félix Guattari et le politique : [actes du colloque international organisé à l'Université de Paris 8 Vincennes-Saint Denis les 14 et 15 janvier 2005]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Sandre, pp.334, 2006, Bibliothèque de philosophie contemporaine, 2-914958-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Imaginaires, technologies et enjeux éthiques à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélisser; Camille Roelens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires et fictions numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR; IMT Mines Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2026, Design Numerique, 978-2-38542-672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble à distance : réflexions sur les réseaux de contestation et les pouvoirs de la virtualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-74, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925 – 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Berner; Jean-Claude Gens; Johann Michel; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2025, 978-2-7116-3177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Entre vérités et réalités multiples : s’adapter à la perte du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-16, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling digital technologies : between democratic issues and social demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Lamy-Rested; Valerie Charolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies of technologies: theory as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-146, 2024, Interdisciplinary, science and humanities series. Innovation and responsibility set, 978-1-78630-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço público online: uma nova esfera de ódio? Questões éticas e sócio-filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalynka Cruz-Stefani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seremos todios odiares ? Haters e neo-haters na internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Estaçao das Letras e Cores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-65-5029-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Sandra Laugier; Raphael Zagury-Orly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres philosophiques de Monaco; Librairie philosophie J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-112, 2024, 978-2-7116-3182-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des technologies numériques : entre jeu démocratique et demande sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Charolles; Élise Lamy-Rested. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophies des techniques : un levier pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-138, 2023, Collection interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 19. Numérique et contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-156, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations: suivi d'un entretien avec Andrew Feenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation des données au prisme de la diversité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Olaf Avenati; Pierre-Antoine Chardel; Isabelle Queval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Barbé; Jean-François Kerléo; Julien Padovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2021, Collection "L’Unité du Droit", 979-10-92684-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity as an issue of constraint and recognition: a question of fundamental ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE editions, pp.1-21, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Identités numériques et capacités d'agir collectif, entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.153 - 174, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité comme enjeu de contrainte et de reconnaissance : une question d'éthique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.7 - 26, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Digital identities and the ability to act collectively, an interview with Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE, Wiley, pp.155 - 176, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamín Tejerina; Cristina Miranda de Almeida; Ignacia Perugorría. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing society : the impact of collaborative and collective actions in the transformation of contemporary societies : [conference proceedings]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del País Vasco = Euskal Herriko Unibertsitateko Argitalpen Zerbitzu Nagusia, pp.514-525, 2019, Zabalduz, 978-84-9082-678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation flexible et ses dynamiques de déterritorialisation : l'éthique en question à l'ère hyper-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes‎ : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.147 - 162, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations technologiques et subjectivation. Remarques sur quelques enjeux herméneutiques du &amp;quot;distanciel formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Backes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles : francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.57 - 72, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, temps et différences : pour une approche différencialiste du temps à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps : individus hyperconnectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès éditions, pp.95 - 110, 2018, Sociologie clinique, 978-2-7492-6176-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.auber.2018.01.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posfácio. Quando a comuicação perde a palavra : leitura de Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilidades, Justiça e Resistências, nas Interaçôes, Comunicativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.233 - 246, 2018, 978-85-54944-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivation et technologies numériques dans l’organisation hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Mercure; Marie-Pierre Bourdages-Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et subjectivité : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-200, 2017, Sociologie contemporaine, 978-2-7056-7399-4 (Hermann) ; 978-2-7637-3231-2 (Presses de l'Université Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Loco; ESAD de Reims (École supérieure d'art et de design), pp.12-24, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits entretiens de la vie privée : expérience quotidienne sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.121 - 132, 2016, Univer'Cité, 978-2-87037-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.151 - 162, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11 - 16, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Ecologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.207 - 216, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit aux écrans. Eléments pour une techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles voies de la transmission‎ : Séminaire arts et lieux de la transmission, New York University Paris, 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, 2014, 978-2-35748-108-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Écologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.5 - 16, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos existences sous surveillance. Regards croisés et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.9 - 27, 2014, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la société technologique : un défi pédagogique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de la recherche et de l'enseignement en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131 - 146, 2014, Éthique en contextes, 978-2-343-03906-0. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.rude.2014.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou; Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence en question à l'ère hypermoderne : élements pour une écologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.17 - 32, 2014, Situations &amp; critiques, 978-2-84190-237-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'art comme lieu d'un questionnement éthico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.91 - 104, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'espace public à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.55 - 65, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci dans la sociologie critique de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Bovo; Antonella Braida; Alberto Brambilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de la pensée du soupçon au tournant du XIXe siècle : lectures italiennes de Nietzsche, Freud, Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Presses universitaires de Franche-Comté, pp.323 - 334, 2013, Annales littéraires de l'Université de Franche-Comté. Série Recherches interdisciplinaires et transculturelles, 978-2-84867-455-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de contrôle, économie des affects et modes de subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologiques : la pharmacie de Bernard Stiegler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.111 - 126, 2013, 978-2-350-18338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile de l'ignorance : du contrôle social aux pratiques des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.209 - 222, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des réseaux sociaux d'entreprise. Un questionnement éthique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.115 - 120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles médiations dans la remédiation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications : Lavoisier, pp.15 - 22, 2012, Traité des sciences et techniques de l'information. Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence en question dans l'entreprise en réseau. Quelques considérations éthiques pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.87 - 92, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et société. Jules Verne et l'éthique du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Verne : les machines et la science : actes du colloque international, 12 octobre 2005, École Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard Librairie Editeur, 2005, 2-910366-62-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations et responsabilités sociétales. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du management responsable, ESDES / Université Catholique de Lyon, Actes du Colloque sur cédérom, 18-19 juin 2004, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonheur, culture commune et souci de soi en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des jeunes dirigeants d'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez le bonheur : le livre bleu de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éd. Vetter, 2002, Cahiers du GRES, Groupe de recherche économique et sociale, 2-911457-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une métaphysique du livre? Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Langlois; Jean-Marc Narbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphysique : son histoire, sa critique, ses enjeux : actes du XXVIIe congrès de l'Association des sociétés de philosophie de langue française (A.S.P.L.F), Québec, août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie philosophique J. Vrin; Presses de l'Université Laval, 2000, Collection Zêtêsis. Série Textes et essais, 2-7116-4296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'orientation stratégique 2023 : 10 ruptures à l’horizon 2030-2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established by men, borders will always be thwarted by nature and the winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Milky Way. How can Art fix the world ? catalog, project by curator Taisiya Polishchuk, artist Olga Kisseleva and designer Tatiana Drozd, La Biennale di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD : les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation : freins, leviers et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du Comité de Prospective du Comité vingt-et-un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité 21. 2020, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de formation doctorale. Initiation à l'éthique de la recherche scientifique. Cahiers de la CERNA, Juin 2016, Commission de réflexion sur l'Ethique de la Recherche en sciences et technologies du Numérique d'Allistène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Ethique, Technologies, Humains, Organisations, Société (Institut Mines-Télécom-Télécom Ecole de Management). 2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de la mobilité dans les organisations : une nouvelle source d’interrogation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zorgbibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications (INT); Groupe des écoles des télécommunications (GET); Fondation Louis Le Prince Ringuet. 2006, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Yi Yan Wong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006100v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.102.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica202582069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2024102463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0182" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Elie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lec'Hvien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4289.0057" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i9.451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125375v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2020.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.098.0103" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2001.0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126022v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v0i0.27131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201982" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069519v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373813v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2016512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Volat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278183v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium201519222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387098v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387111v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.048.0105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCHRNH4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2012222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Franks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guychard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1212.0049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2011.2595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium2001513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703124v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703086v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtslund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915511v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915744v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121934v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Chak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121941v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124706v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125347v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335710v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397650v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277680v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129265v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/vertigineux-reseaux/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/corps-connectes/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/l-empire-du-signal/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frelat-Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01095773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782917957004/phenomenologie-et-techniques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/imaginaires-et-fictions-numeriques/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631773/linterpretation-dictionnaire-des-auteurs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Philosophies+of+Technologies%3A+Theory+as+Practice-p-9781786308702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estacaoletras.com.br/product-page/seremos-todos-odiadores-haters-e-neo-haters-na-internet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631827/ou-va-la-philosophie-francaise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-philosophies-des-techniques/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/socio-philosophie-des-technologies-numeriques-ethique-societe-organisations/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2021/06/10/lethique-a-lepreuve-de-la-crise/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333206v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391791v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333869v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2018.01.0095" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/travail-et-subjectivite-perspectives-critiques" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311685v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397716v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419888v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rude.2014.01.0131" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128498v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419923v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409109v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Laville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membres du Comit&#233; de Prospective du Comit&#233; vingt-et-un" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zorgbibe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maigron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Yi Yan Wong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.102.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica202582069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2024102463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4289.0057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lec'Hvien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Elie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gougeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i9.451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.098.0103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2020.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2001.0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201982" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v0i0.27131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2016512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Volat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium201519222" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.048.0105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCHRNH4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2012222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Franks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guychard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1212.0049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2011.2595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium2001513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtslund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Chak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335710v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277680v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/vertigineux-reseaux/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/corps-connectes/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/l-empire-du-signal/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frelat-Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01095773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782917957004/phenomenologie-et-techniques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/imaginaires-et-fictions-numeriques/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440383v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631773/linterpretation-dictionnaire-des-auteurs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Philosophies+of+Technologies%3A+Theory+as+Practice-p-9781786308702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estacaoletras.com.br/product-page/seremos-todos-odiadores-haters-e-neo-haters-na-internet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631827/ou-va-la-philosophie-francaise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-philosophies-des-techniques/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/socio-philosophie-des-technologies-numeriques-ethique-societe-organisations/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2021/06/10/lethique-a-lepreuve-de-la-crise/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333206v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391791v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333869v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2018.01.0095" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/travail-et-subjectivite-perspectives-critiques" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397716v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419888v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rude.2014.01.0131" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128498v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419923v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277157v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274872v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409109v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Laville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membres du Comit&#233; de Prospective du Comit&#233; vingt-et-un" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zorgbibe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maigron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>