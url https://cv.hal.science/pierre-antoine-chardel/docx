--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Chardel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Institut Mines-Télécom (IMT-BS) et chercheur statutaire au LAP (UMR 8177, CNRS / EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en philosophie de l’Ecole des Hautes Etudes en Sciences Sociales (EHESS), habilité à diriger des recherches de l’Université de Paris (Faculté des SHS – Sorbonne), Pierre-Antoine Chardel est professeur de sciences sociales et d’éthique à IMT-BS (Institut Mines-Télécom Business School) ainsi qu’à l’école d’ingénieurs Télécom SudParis – Institut Polytechnique de Paris, chercheur statutaire au Laboratoire d’Anthropologie Politique (CNRS / EHESS). Il a, ces dernières années, été notamment chercheur invité au MediaLab de Sciences Po Paris. Derniers ouvrages : L’empire du signal. De l’écrit aux écrans, CNRS Editions, 2020 ; Socio-philosophie des technologies numériques. Ethique, société, organisations, Presses des Mines, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’accélération du rythme fait de nous. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le temps des incommunications, 96, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société connectée, mais fragmentée : comment restaurer le sens du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance érodée de la société des flux, un défi éthique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberLeaders : la revue stratégique de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités à l’épreuve de l’hyper-connexion. Enjeux éthiques, socio-philosophiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Identité, identités, 102, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.102.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation, indignation et engagement à l'ère numérique : quels engagements étiques et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Europe contre l’antisémitisme, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The World in Crisis: What Is the Possibility of Philosophical and Eco-ethical Renewal?, 12, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica202582069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services publics : les enjeux éthiques de la redéfinition du rapport citoyen – administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La place de la vérité en politique et l’avenir du service public : où en sommes-nous 25 ans plus tard?, 25 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : l’éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?, 59, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2024102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile liberté dans la société des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse sur la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4289, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4289.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en rupture à l’ère des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture(s) de Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ruptures, 001, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique contre le politique, Antoine Garapon et Jean Lassègue, Presses universitaires de France, 2021, 288 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Faire corps, 487-488, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2207.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps social – &amp;quot;Les nouvelles technologies mettent le philosophe au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lec'Hvien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chut ! : le magazine à l'écoute du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, Suspends ton scroll !, 11, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les composants du futur - Sciences, techniques, relations et comportements humains (205), pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intellectuel comme interprète du social. Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La métamorphose des clercs, 1103, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles, Se libérer de la domination des chiffres, Editions Fayard, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit social. Le soft power à l'ère numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mythes et réalités : le vrai pouvoir du soft power, 1105, pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de France(s) : Numérique, quels enjeux pour la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin-Obernesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles orientations numériques en France : un enjeu démocratique et citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du sensible et économie des affects dans la crise environnementale. Enjeux épistémologiques, esthétiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché. Éthique, épistémologie et politique des affects en temps de crise, 11, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur quelques enjeux socio-philosophiques de l’espace public et ses métamorphoses à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nouveaux espaces publics : l'autre histoire de la démocratie, Hors-Série HEIP, pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshana Zuboff : une humanité sous tutelle des Gafam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman ou comment nos vies sont devenues liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os riscos do agir telecomunicacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comunicação, ética e ressignificação do humano, 5 (9), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i9.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts comme expression du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie. Revue littéraire et engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Forêts, 1, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle confiance est encore possible dans la société des flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Confiance et communication. Une aporie démocratique, 88, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, différence et droit au secret à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Politique(s) du secret, 98, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.098.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et régimes d’attention dans la crise écologique. Enjeux herméneutiques, éthiques et esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les métrologies citoyennes : perspectives et enjeux techno-politiques des données, 16 (2-4), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.2020.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’agir à l’ère numérique. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le partage de l'universel, 461, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2001.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethical challenges of digital identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derrida, penseur de l’accélération technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces politiques, formes urbaines et imaginaires sociaux. Regard sur quelques contradictions de nos sociétés hypermodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Faire Philotopie" Une rétro-prospective en revue, 13, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses écarts. Réflexions sur les limites de l'idéalisme technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.31 - 37. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’éthique dans la société technologique. Réflexions sur l’évolution de nos espaces politiques et des imaginaires sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Public Space and Democratic Participation, 8, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités communicatives dans la rencontre éthique avec autrui : accueil, écoute et réponse chez Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Contracampo - Brazilian journal of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Temáticas Livres, 38 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/contracampo.v0i0.27131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la proximité à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.34 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les mains, voir avec les doigts. Petit plaidoyer pour une esthétique de nos vies digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.235 - 238. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rockhill. Contre-histoire du temps présent. Interrogations intempestives sur la mondialisation, la technologie, la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nos paris politiques, 437, pp.168 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925–2017), penseur critique de la modernité liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925-2017). Zygmunt Bauman : un sociologue aux aguets. In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.223 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique des imaginaires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.156 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série. Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité dans la société contemporaine : enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.12 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication perd la parole. Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.154 - 165. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2016512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et (inter-)subjectivation à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur le défi éthique à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intelligence act : resonances with the USA patriot act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.3 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.116 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie commune à l'épreuve du tout sécuritaire : éléments pour une approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technocritique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, domotique, robotique : opportunités et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Malléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique. "Bien vieillir dans vingt ans : imaginer et construire les solutions du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahier 13, pp.30 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-esthétique et pensée critique. Lecture croisée de Félix Guattari et de Tomonobu Imamichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium201519222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vagabond, l'exclu, le rebut (ou les violences inassumées de la mondialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.085.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société. Design et quête de sens. Retour sur un séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD : musiques &amp; cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un USA Patriot Act à la française ? Ou les inquiétantes résonances d’une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.105 - 124. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes.048.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des réseaux. Médias numériques et démocratie à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.131 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et pratiques de soi : le cas des communautés &amp;quot;Ana-mia&amp;quot;. Réinterroger l'articulation du droit et de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence and aesthetic experience. An eco-ethical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue for the XXIIIrd World Congress of Philosophy in Athens, August 2013. Introduction to Eco-ethics III, Edited by Noriko Hashimoto and Peter Kemp, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et hypertextualité à l’ère numérique. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-éthique de Tomonobu Imamichi pour le XXIème siècle. Enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The New World Order / Le Nouvel Ordre du Monde, 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2012222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Franks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Refaire les humanités, Esprit 2012/12 (Décembre), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1212.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cultures du numérique, 88, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2011.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle morale pour le temps présent ? Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Du bon usage des droits de l'homme, février 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de surveillance dans le contexte de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance est infinie. Lecture de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du primat du visage aux richesses inattendues de l'écriture. Remarques sur l'herméneutique d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (1-2), pp.186-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un besoin de sens ? De la déontologie à l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Responsabilité, déontologie, éthique, 401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité juridique et responsabilité éthique : une dialectique nécessaire pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The written witnesses and Auschwitz experience in 20th Century History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critic &amp; Humanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la juste mémoire. Lecture de La mémoire, l'histoire, l'oubli de Paul Ricoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divinatio : studia culturologica series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'histoire face aux défis des changements et de la mémoire, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Dumont, un témoin de l'homme. Entretiens colligés et présentés par Serge Cantin, Montréal, L'Hexagone, 2000, 356 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Monnaie, souveraineté et lien social, 276, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, altérité et écriture : réflexion sur Gadamer et Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-65. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium2001513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mirage de l'information et l'utopie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Accumulations et accélérations : le totalitarisme informatique II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des sciences de l'homme, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and its disparities: reflections on the limits of technological idealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the apocalyspe in the age of technological acceleration: a comparative reading of Paul Virilio and Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de la communication. Réflexions sur Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU Éthique et numérique - Cours et conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Godart (Université Paris-Est Créteil Val de Marne), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, cultures et sociétés. Une approche socio-philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master « Philosophie contemporaine » de l’ENS-Ulm / EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Feb 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désalignement, design et nouvelles formes de la matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en préparation des Entretiens du Nouveau Monde Industriel (ENMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche et d’innovation (IRI), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et sociétaux de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Be On It sur le thème : "L’identité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universign, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique et la société à l’épreuve des techniques numériques. Quels grands enjeux pour les jeunes générations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde édition du Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire; Magazine Science et vie, Mar 2024, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités. Vers une &amp;quot;techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Socio-philosophie du temps présent. Enjeux méthodologies, épistémologiques et critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Campus Condorcet, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et la société à l'épreuve de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Français de Tananarive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de Tananarive, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique du dialogue et asymétrie de la communication chez Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ethique du numérique" dirigé par Elsa Godart, Université Paris Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th International Symposium for Eco-Ethica, Tomonobu Imamichi Institute for Eco-ethica. "The World in Crisis: What is the Possibility of Philosophical and Eco-Ethical Renewal?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS); Eco-ethica : The Journal of the Tomonobu Imamichi Institute for Eco-ethica, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déferlement des IA, que peut faire le travail de l’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre numérique. Débat d’idées "Éthique et Intelligences Artificielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Madagascar, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière : Professeur Andrew Feenberg, "Pensée critique, rationalité technique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Ricoeur; Laboratoire d’Anthropologie Politique (LAP); Centre de recherches sur les arts et le langage (CRAL), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'enseignement à l'épreuve de l'IA : réflexions sur quelques défis éthiques, herméneutiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Antananarivo; Institut Français de Madagascar; UNESCO, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-philosophiques et herméneutiques de l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Hyper-interprétation et savoirs à l’ère du digital : concepts et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cormerais; Armen Khatchatourov, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la réindustrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT sur L’Industrie du futur responsable organisé par l’école des Mines d’Alès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT - Mines d'Alès, Apr 2024, Gardanne / Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel monde technologique voulons-nous vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire, Apr 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-humanistes : nous y sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allez savoir, Festival des sciences sociales. "Des obéissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avenirs souhaitables de la société numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : enjeux éthiques, politiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hautes Études Internationales et Politiques (HEIP), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes créatifs et corporéité à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde en crise et sujets émergents. Table-ronde #6 - Acter politiquement la Création. À l’angle du corps créateur, vers une anthropologie du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Anthropologie Politique (UMR 8177, CNRS / EHESS), Jun 2023, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé, solutionnisme & surveillance : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Consultation Médicale Endormie, Lariboisière, APHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Docteur Cyril Touchard (Anesthésiste); Pauline Elie (Conseillère en éthique), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies : surveillance ou protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les nouvelles technologies : surveillance ou protection ?"organisé avec le soutien de L’Observatoire de l’éthique publique (OEP) au sein du pôle juridique et judiciaire de l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Observatoire de l’Ethique Publique (OEP); Institut Léon Duguit, Université de Bordeaux, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Sortir de l’insoutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITEM (Université d’Evry – Paris Saclay et IMT-BS); ENS Paris-Saclay, May 2023, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium for Eco-Ethica; Tomonobu Imamichi Institute for Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Italiano per gli Studi Filosofici di Napoli (ITALIE), 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of human agency in data-intensive surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar of the Paris Institute for Advanced Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : questions d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Albert-Kahn (EAK). "Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Innovation Publique, Jun 2023, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel 3 - Connaissances /critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Éthique de la recherche, intégrité et responsabilités scientifiques en situation de crise sanitaire. "De quelle science avons-nous besoin ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm; Équipe recherches en éthique et épistémologie (CESP); Institut d’étude de droit public Paris-Saclay; Département de recherche en éthique Paris-Saclay; Conseil pour l’éthique de la recherche de Paris-Saclay; Espace éthique de la Région Ile-de-France, May 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perception et donation: enjeux éthiques et herméneutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, France; Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention à l'autre dans la transformation numérique. Un enjeu d'éthique social majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Co-construire le travail social » CARSAT – Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the European Research Project: EDEN ARTECH ( Ethics and Durability for an Ecology of Nature through Arts and TECHnologies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Dahl Rendtorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium for Eco-Ethica "Ethics, Politics, and the Idea of Nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomonobu Imamichi Institute for Eco-ethica, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du LACI (Laboratoire d’Anthropologie Critique Interdisciplinaire) / IIAC-UMR 8177, EHESS / CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des signes dans la société des écrans (ou comment contrer l’empire du signal…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Prendre soin du numérique", Chaire Numérique et citoyenneté de l’ICP et de l’ISEP / IRI / Fondation Anne De Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Religion, Culture et Société", Institut Catholique de Paris (ICP); École d'ingénieurs du numérique (ISEP), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du texte et pensée critique à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Theory Workshop / Atelier de Théorie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des données : entre le numérique et le participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'Acfas. Du jamais su</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université Bishop's, May 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’éthique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’OEP (Observatoire de l'Éthique Publique). "De l'éthique publique à l'éthique des affaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Philosophie des techniques de l'IPHIG (Institut de Philosophie de Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHIG (Institut de Philosophie de Grenoble), Université Grenoble Alpes, Feb 2021, Grenoble (En visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contradictions éthiques de l’entreprise flexible et les vertus de la reterritorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux. Webinaire du LASCO IdeaLab de l'IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l'éthique publique, Dec 2020, Paris (Wébinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-sciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida (sur quelques tensions de l’ère hypermoderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction d'Elise Lamy-Rested</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique et philosophique des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interministériel "Data et surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du renseignement (service pédagogique du Premier ministre), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier les arts et les technologies pour stimuler une autre compréhension de l’humain (dans un dialogue renouvelé avec la nature. Réflexions autour d’ EDEN ARTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Chak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'humain qui vient", Le Fresnoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Cohen (School of Philosophy, University College Dublin); Alain Fleischer (Le Fresnoy – Studio national); Raphaël Zagury-Orly (Institut Catholique de Paris et Collège International de Philosophie), Nov 2020, Tourcoing (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de l’identité et des différences à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre 5. Identitésss de l’humain qui vient : Corps, Genres, cyborgs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure d'Art et de Design de Reims; Sciences Po - Reims, Jan 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, entre méthodes et disciplines, existent-t-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MasterClass DNHD#2. "Analyser le web: de l’existence des méthodes aux possibilités de l’accès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab E3d du MICA (Médiations, Informations, Communications, Arts); Université Bordeaux-Montaigne, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet "Intelligence Artificielle et enjeux éthiques" à l’Assemblée Nationale. Equipe parlementaire de Paul-Alain Raphan, Député de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application Stopcovid en question d’un point de vue éthique et démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. "Bas les masques. Épidémie, morts ou vifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Centre de recherche interdisciplinaire en sciences de la société (CRISS), Aug 2020, Paris (colloque virutel diffusé en ligne à l'été 2020), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la socio-philosophie face à l’empire du signal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et démocratiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission parlementaire « Identité numérique » à l’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps file. Temps et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans un monde complexe. Quels défis pour la philosophie morale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII International Symposium on Eco-Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sigtuna, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l’ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l'ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Épistémologies de l'anthropologie du contemporain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Society. The Impact of Collaborative Collective Actions in the Transformation of Contemporary Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et socio-philosophiques de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MédiaLab de Sciences Po - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et critiques des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Fondation Maison des sciences de l'homme (FMSH), May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et médiations technologiques, impacts et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educavox "Numérique &amp; Ethique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de l’intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco. "Ethique de la parole vive // Tremblements de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence in the hypermodern era. An eco-ethical approach to our digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethical approach to our digital environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos émotions sont-elles commandées par nos machines? Vers une critique de nos environnements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'Intelligence Artificielle. Retour sur le projet ANR ETHICAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-philosophique de la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média et indignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus et pièges de l'indignation dans l'hyperconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Se mobiliser : formes et finalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical paradox in technological society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Ethica 2018 : the XXXVIIth International Symposium of Eco-Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décider d'être libres ? Réflexions sur nos servitudes volontaires à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de La Boétie dans la pensée critique contemporaine. Institut de Philosophie et de Sociologie de l'Académie des Sciences Polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'éthique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Professeur Mark Hunyadi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and identification in globalized world. Some ethical and hermeneutical reflections on digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofisk Forums / Center for Ethics and Law, Aarhus University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie : interdisciplinarité dans les sciences humaines et sociales (ou la réconfiguration des disciplines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine des Arts : Développement d'un programme complexe d'internationalisation. Le réarrangement des sciences sociales à l'ère de la mondialisation, au Eszterházy Károly College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Eger, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture des données personnelles et rationalité instrumentale. Le devenir des subjectivités à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque CREIS-TERMINAL. "Données collectées, disséminées, cachées – Quels traitements ? Quelles conséquences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cuidado com o comum: o desejo de estar junto. Reflexões sobre a consciência da alteridade na modernidade líquida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPGCOM 2014 : Programa de Pós-Graduação de Comunicação inaugura Projeto Diálogos, UFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie de la technique et de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Réseaux, Savoirs &amp; Territoires". Ecrire les sciences aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble. Eléments pour une ontologie de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Espace public : formes, sens, dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles épistémologies pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et conscience morale. Pour un art de comprendre (le sort d'autrui) dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions et défis éthiques dans le monde contemporain‎ : -un monde en trans-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Netanya, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savoir global en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire coordonné par Antonio Casilli, CETSAH, projet New Encyclopaedia lancé par la revue Theory Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de surveillance et les nouvelles peurs dans la mondialisation : Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction de Manola Antonioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC : quelles conséquences éthiques et sociétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des langues et des sciences humaines dans les Grandes Écoles. L'apprentissage des langues : impératif utilitaire de communication ou enjeu de culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des télécommunications (INT), May 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et technologies : quelles alliances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques et Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Télécommunications (INT); École Nationale Supérieure d'Informatique pour l'Industrie et l'Entreprise (ENSIIE), Apr 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2025, Les livrets de la stratégie, Jean-Philippe Denis; Taïeb Hafsi; Alain Charles Martinet; Franck Tannery, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations : suivi d'un entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - TRANSVALOR, pp.147, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire du signal : de l’écrit aux écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285, 2020, 978-2-271-09342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. ISTE editions, 5, pp.198, 2019, Interdisciplinarity, sciences and humanities collection. Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Pierre-Antoine Chardel; Andrew Feenberg; Gabriel Périès. ISTE Editions, 3, pp.195, 2019, Collection Interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. Éditions Loco ; ESAD, pp.268, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Brigitte Frelat-Kahn; Jan Spurk. Presses des Mines, pp.236, 2015, Libres opinions, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies sociales : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. Parangon Editions, pp.280, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éd., pp.215, 2014, Les Essentiels d'Hermès, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman : les illusions perdues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, pp.224, 2013, CNRS Philosophie, CNRS Philosophie, 978-2-271-07542-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Cédric Gossart; Bernard Reber. Hermès science publications : Lavoisier, pp.291, 2012, Traité des sciences et techniques de l'info. Série Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie et technique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2008, Collection Phéno. Série Philosophie générale, 978-2-917957-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze, Félix Guattari et le politique : [actes du colloque international organisé à l'Université de Paris 8 Vincennes-Saint Denis les 14 et 15 janvier 2005]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Sandre, pp.334, 2006, Bibliothèque de philosophie contemporaine, 2-914958-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Imaginaires, technologies et enjeux éthiques à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélisser; Camille Roelens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires et fictions numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR; IMT Mines Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2026, Design Numerique, 978-2-38542-672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble à distance : réflexions sur les réseaux de contestation et les pouvoirs de la virtualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-74, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925 – 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Berner; Jean-Claude Gens; Johann Michel; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2025, 978-2-7116-3177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Entre vérités et réalités multiples : s’adapter à la perte du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-16, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling digital technologies : between democratic issues and social demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Lamy-Rested; Valerie Charolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies of technologies: theory as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-146, 2024, Interdisciplinary, science and humanities series. Innovation and responsibility set, 978-1-78630-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço público online: uma nova esfera de ódio? Questões éticas e sócio-filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalynka Cruz-Stefani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seremos todios odiares ? Haters e neo-haters na internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Estaçao das Letras e Cores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-65-5029-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Sandra Laugier; Raphael Zagury-Orly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres philosophiques de Monaco; Librairie philosophie J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-112, 2024, 978-2-7116-3182-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des technologies numériques : entre jeu démocratique et demande sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Charolles; Élise Lamy-Rested. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophies des techniques : un levier pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-138, 2023, Collection interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 19. Numérique et contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-156, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations: suivi d'un entretien avec Andrew Feenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation des données au prisme de la diversité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Olaf Avenati; Pierre-Antoine Chardel; Isabelle Queval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Barbé; Jean-François Kerléo; Julien Padovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2021, Collection "L’Unité du Droit", 979-10-92684-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity as an issue of constraint and recognition: a question of fundamental ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE editions, pp.1-21, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Identités numériques et capacités d'agir collectif, entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.153 - 174, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité comme enjeu de contrainte et de reconnaissance : une question d'éthique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.7 - 26, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Digital identities and the ability to act collectively, an interview with Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE, Wiley, pp.155 - 176, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamín Tejerina; Cristina Miranda de Almeida; Ignacia Perugorría. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing society : the impact of collaborative and collective actions in the transformation of contemporary societies : [conference proceedings]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del País Vasco = Euskal Herriko Unibertsitateko Argitalpen Zerbitzu Nagusia, pp.514-525, 2019, Zabalduz, 978-84-9082-678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation flexible et ses dynamiques de déterritorialisation : l'éthique en question à l'ère hyper-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes‎ : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.147 - 162, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations technologiques et subjectivation. Remarques sur quelques enjeux herméneutiques du &amp;quot;distanciel formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Backes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles : francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.57 - 72, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, temps et différences : pour une approche différencialiste du temps à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps : individus hyperconnectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès éditions, pp.95 - 110, 2018, Sociologie clinique, 978-2-7492-6176-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.auber.2018.01.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posfácio. Quando a comuicação perde a palavra : leitura de Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilidades, Justiça e Resistências, nas Interaçôes, Comunicativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.233 - 246, 2018, 978-85-54944-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivation et technologies numériques dans l’organisation hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Mercure; Marie-Pierre Bourdages-Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et subjectivité : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-200, 2017, Sociologie contemporaine, 978-2-7056-7399-4 (Hermann) ; 978-2-7637-3231-2 (Presses de l'Université Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Loco; ESAD de Reims (École supérieure d'art et de design), pp.12-24, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits entretiens de la vie privée : expérience quotidienne sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.121 - 132, 2016, Univer'Cité, 978-2-87037-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.151 - 162, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11 - 16, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Ecologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.207 - 216, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit aux écrans. Eléments pour une techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles voies de la transmission‎ : Séminaire arts et lieux de la transmission, New York University Paris, 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, 2014, 978-2-35748-108-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Écologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.5 - 16, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos existences sous surveillance. Regards croisés et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.9 - 27, 2014, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la société technologique : un défi pédagogique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de la recherche et de l'enseignement en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131 - 146, 2014, Éthique en contextes, 978-2-343-03906-0. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.rude.2014.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou; Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence en question à l'ère hypermoderne : élements pour une écologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.17 - 32, 2014, Situations &amp; critiques, 978-2-84190-237-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'art comme lieu d'un questionnement éthico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.91 - 104, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'espace public à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.55 - 65, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci dans la sociologie critique de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Bovo; Antonella Braida; Alberto Brambilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de la pensée du soupçon au tournant du XIXe siècle : lectures italiennes de Nietzsche, Freud, Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Presses universitaires de Franche-Comté, pp.323 - 334, 2013, Annales littéraires de l'Université de Franche-Comté. Série Recherches interdisciplinaires et transculturelles, 978-2-84867-455-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de contrôle, économie des affects et modes de subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologiques : la pharmacie de Bernard Stiegler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.111 - 126, 2013, 978-2-350-18338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile de l'ignorance : du contrôle social aux pratiques des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.209 - 222, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des réseaux sociaux d'entreprise. Un questionnement éthique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.115 - 120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles médiations dans la remédiation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications : Lavoisier, pp.15 - 22, 2012, Traité des sciences et techniques de l'information. Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence en question dans l'entreprise en réseau. Quelques considérations éthiques pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.87 - 92, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et société. Jules Verne et l'éthique du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Verne : les machines et la science : actes du colloque international, 12 octobre 2005, École Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard Librairie Editeur, 2005, 2-910366-62-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations et responsabilités sociétales. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du management responsable, ESDES / Université Catholique de Lyon, Actes du Colloque sur cédérom, 18-19 juin 2004, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonheur, culture commune et souci de soi en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des jeunes dirigeants d'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez le bonheur : le livre bleu de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éd. Vetter, 2002, Cahiers du GRES, Groupe de recherche économique et sociale, 2-911457-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une métaphysique du livre? Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Langlois; Jean-Marc Narbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphysique : son histoire, sa critique, ses enjeux : actes du XXVIIe congrès de l'Association des sociétés de philosophie de langue française (A.S.P.L.F), Québec, août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie philosophique J. Vrin; Presses de l'Université Laval, 2000, Collection Zêtêsis. Série Textes et essais, 2-7116-4296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'orientation stratégique 2023 : 10 ruptures à l’horizon 2030-2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established by men, borders will always be thwarted by nature and the winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Milky Way. How can Art fix the world ? catalog, project by curator Taisiya Polishchuk, artist Olga Kisseleva and designer Tatiana Drozd, La Biennale di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD : les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation : freins, leviers et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du Comité de Prospective du Comité vingt-et-un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité 21. 2020, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de formation doctorale. Initiation à l'éthique de la recherche scientifique. Cahiers de la CERNA, Juin 2016, Commission de réflexion sur l'Ethique de la Recherche en sciences et technologies du Numérique d'Allistène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Ethique, Technologies, Humains, Organisations, Société (Institut Mines-Télécom-Télécom Ecole de Management). 2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de la mobilité dans les organisations : une nouvelle source d’interrogation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zorgbibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications (INT); Groupe des écoles des télécommunications (GET); Fondation Louis Le Prince Ringuet. 2006, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.53125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Chardel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur à l'Institut Mines-Télécom (IMT-BS) et chercheur statutaire au LAP (UMR 8177, CNRS / EHESS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en philosophie de l’Ecole des Hautes Etudes en Sciences Sociales (EHESS), habilité à diriger des recherches de l’Université de Paris (Faculté des SHS – Sorbonne), Pierre-Antoine Chardel est professeur de sciences sociales et d’éthique à IMT-BS (Institut Mines-Télécom Business School) ainsi qu’à l’école d’ingénieurs Télécom SudParis – Institut Polytechnique de Paris, chercheur statutaire au Laboratoire d’Anthropologie Politique (CNRS / EHESS). Il a, ces dernières années, été notamment chercheur invité au MediaLab de Sciences Po Paris. Derniers ouvrages : L’empire du signal. De l’écrit aux écrans, CNRS Editions, 2020 ; Socio-philosophie des technologies numériques. Ethique, société, organisations, Presses des Mines, 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’accélération du rythme fait de nous. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Le temps des incommunications, 96, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités à l’épreuve de l’hyper-connexion. Enjeux éthiques, socio-philosophiques et psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rossé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Identité, identités, 102, pp.147-160. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ep.102.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société connectée, mais fragmentée : comment restaurer le sens du commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance érodée de la société des flux, un défi éthique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyberLeaders : la revue stratégique de la cybersécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation, indignation et engagement à l'ère numérique : quels engagements étiques et politiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences : revue de l’Académie de l’Éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technosciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Règle du jeu : [littérature, philosophie, politique, arts]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L’Europe contre l’antisémitisme, 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The World in Crisis: What Is the Possibility of Philosophical and Eco-ethical Renewal?, 12, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica202582069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.83-92. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2024102463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation des services publics : les enjeux éthiques de la redéfinition du rapport citoyen – administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La place de la vérité en politique et l’avenir du service public : où en sommes-nous 25 ans plus tard?, 25 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.8536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : l’éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?, 59, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait(s) de France(s) : Numérique, quels enjeux pour la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin-Obernesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Le Guel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Temps social – &amp;quot;Les nouvelles technologies mettent le philosophe au défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lec'Hvien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chut ! : le magazine à l'écoute du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Temps, Suspends ton scroll !, 11, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les composants du futur - Sciences, techniques, relations et comportements humains (205), pp.56-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intellectuel comme interprète du social. Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La métamorphose des clercs, 1103, pp.79-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles, Se libérer de la domination des chiffres, Editions Fayard, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit social. Le soft power à l'ère numérique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mythes et réalités : le vrai pouvoir du soft power, 1105, pp.193-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile liberté dans la société des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aimons-nous encore la liberté ?, 1104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse sur la 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frérot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4289, pp.57-66. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/etu.4289.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités en rupture à l’ère des écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture(s) de Mode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ruptures, 001, pp.53-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique contre le politique, Antoine Garapon et Jean Lassègue, Presses universitaires de France, 2021, 288 p., 19 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Faire corps, 487-488, pp.202-204. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2207.0182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du sensible et économie des affects dans la crise environnementale. Enjeux épistémologiques, esthétiques et éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'éthique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Être touché. Éthique, épistémologie et politique des affects en temps de crise, 11, pp.78-92. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfeap.011.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles orientations numériques en France : un enjeu démocratique et citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur quelques enjeux socio-philosophiques de l’espace public et ses métamorphoses à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nouveaux espaces publics : l'autre histoire de la démocratie, Hors-Série HEIP, pp.121-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoshana Zuboff : une humanité sous tutelle des Gafam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman ou comment nos vies sont devenues liquides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire. Magazine Littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101 penseurs pour comprendre notre monde. Éducation, Religion, Société, Economie, Pouvoir, Identité.., Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os riscos do agir telecomunicacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAULUS: Revista de Comunicação da FAPCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Comunicação, ética e ressignificação do humano, 5 (9), pp.31-37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31657/rcp.v5i9.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts comme expression du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'utopie. Revue littéraire et engagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Forêts, 1, pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle confiance est encore possible dans la société des flux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Confiance et communication. Une aporie démocratique, 88, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités d’agir à l’ère numérique. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le partage de l'universel, 461, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2001.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, différence et droit au secret à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Politique(s) du secret, 98, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.098.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données environnementales et régimes d’attention dans la crise écologique. Enjeux herméneutiques, éthiques et esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les métrologies citoyennes : perspectives et enjeux techno-politiques des données, 16 (2-4), pp.117-135. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/lcn.2020.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’éthique dans la société technologique. Réflexions sur l’évolution de nos espaces politiques et des imaginaires sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Public Space and Democratic Participation, 8, pp.127-139. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités communicatives dans la rencontre éthique avec autrui : accueil, écoute et réponse chez Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Contracampo - Brazilian journal of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Temáticas Livres, 38 (3), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/contracampo.v0i0.27131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethical challenges of digital identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Derrida, penseur de l’accélération technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces politiques, formes urbaines et imaginaires sociaux. Regard sur quelques contradictions de nos sociétés hypermodernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philotope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, "Faire Philotopie" Une rétro-prospective en revue, 13, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication et ses écarts. Réflexions sur les limites de l'idéalisme technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.31 - 37. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la proximité à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.34 - 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Rockhill. Contre-histoire du temps présent. Interrogations intempestives sur la mondialisation, la technologie, la démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nos paris politiques, 437, pp.168 - 170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925–2017), penseur critique de la modernité liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04069519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec les mains, voir avec les doigts. Petit plaidoyer pour une esthétique de nos vies digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.235 - 238. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08531-7.p.0235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925-2017). Zygmunt Bauman : un sociologue aux aguets. In Memoriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.223 - 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-critique des imaginaires numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Azimuts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47, pp.156 - 166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux : surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série. Les essentiels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la communication perd la parole. Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.154 - 165. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2016512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'identité dans la société contemporaine : enjeux théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.12 - 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques sociales et (inter-)subjectivation à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologues dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur le défi éthique à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French intelligence act : resonances with the USA patriot act</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.3 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Levallois-Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités numériques. Cahier n° 1, Chaire Valeurs et Politiques des Informations Personnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.116 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société. Design et quête de sens. Retour sur un séminaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCD : musiques &amp; cultures digitales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un USA Patriot Act à la française ? Ou les inquiétantes résonances d’une loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Volat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lignes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.105 - 124. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lignes.048.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie commune à l'épreuve du tout sécuritaire : éléments pour une approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.49-63. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica201546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technocritique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270, pp.46 - 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIC, domotique, robotique : opportunités et limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Malléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Albert-Kahn. Laboratoire d’innovation publique. "Bien vieillir dans vingt ans : imaginer et construire les solutions du futur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cahier 13, pp.30 - 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-esthétique et pensée critique. Lecture croisée de Félix Guattari et de Tomonobu Imamichi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (2), pp.22 - 36. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium201519222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vagabond, l'exclu, le rebut (ou les violences inassumées de la mondialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chime.085.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillés et consentants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 275, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des réseaux. Médias numériques et démocratie à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.131 - 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence and aesthetic experience. An eco-ethical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Special issue for the XXIIIrd World Congress of Philosophy in Athens, August 2013. Introduction to Eco-ethics III, Edited by Noriko Hashimoto and Peter Kemp, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux numériques et pratiques de soi : le cas des communautés &amp;quot;Ana-mia&amp;quot;. Réinterroger l'articulation du droit et de l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enjeux éthiques de l'aide publique au développement, 15 (2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ethiquepublique.1295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Franks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guychard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Refaire les humanités, Esprit 2012/12 (Décembre), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.1212.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage et hypertextualité à l’ère numérique. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éco-éthique de Tomonobu Imamichi pour le XXIème siècle. Enjeux et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, The New World Order / Le Nouvel Ordre du Monde, 2, pp.279-291. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/ecoethica2012222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications [EHESS]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cultures du numérique, 88, pp.149-157. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/comm.2011.2595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle morale pour le temps présent ? Lecture de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Du bon usage des droits de l'homme, février 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rationalité de surveillance dans le contexte de la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’errance est infinie. Lecture de Jacques Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimères : revue des schizoanalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Michel Foucault : Généalogie, esthétique, contrôle, 54-55, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité juridique et responsabilité éthique : une dialectique nécessaire pour l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprise éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du primat du visage aux richesses inattendues de l'écriture. Remarques sur l'herméneutique d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100 (1-2), pp.186-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un besoin de sens ? De la déontologie à l'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Responsabilité, déontologie, éthique, 401-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, altérité et écriture : réflexion sur Gadamer et Derrida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium : Canadian journal of continental philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (1), pp.41-65. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5840/symposium2001513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The written witnesses and Auschwitz experience in 20th Century History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critic &amp; Humanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une éthique de la juste mémoire. Lecture de La mémoire, l'histoire, l'oubli de Paul Ricoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divinatio : studia culturologica series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, L'histoire face aux défis des changements et de la mémoire, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Dumont, un témoin de l'homme. Entretiens colligés et présentés par Serge Cantin, Montréal, L'Hexagone, 2000, 356 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Monnaie, souveraineté et lien social, 276, pp.221-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mirage de l'information et l'utopie de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Accumulations et accélérations : le totalitarisme informatique II"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des sciences de l'homme, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication and its disparities: reflections on the limits of technological idealism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the apocalyspe in the age of technological acceleration: a comparative reading of Paul Virilio and Bernard Stiegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">At the end of the world: a transdisciplinary approach to the apocalyptic imaginary in the past and present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Nov 2025, Jönköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05452458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de la communication. Réflexions sur Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DU Éthique et numérique - Cours et conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Godart (Université Paris-Est Créteil Val de Marne), Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, cultures et sociétés. Une approche socio-philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master « Philosophie contemporaine » de l’ENS-Ulm / EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Feb 2025, Auberviliers, Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux socio-philosophiques et herméneutiques de l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Hyper-interprétation et savoirs à l’ère du digital : concepts et méthodes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Cormerais; Armen Khatchatourov, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’éthique dans la réindustrialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT sur L’Industrie du futur responsable organisé par l’école des Mines d’Alès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT - Mines d'Alès, Apr 2024, Gardanne / Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désalignement, design et nouvelles formes de la matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude en préparation des Entretiens du Nouveau Monde Industriel (ENMI 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche et d’innovation (IRI), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique et la société à l’épreuve des techniques numériques. Quels grands enjeux pour les jeunes générations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nde édition du Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire; Magazine Science et vie, Mar 2024, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et sociétaux de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’étude Be On It sur le thème : "L’identité numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universign, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités. Vers une &amp;quot;techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Socio-philosophie du temps présent. Enjeux méthodologies, épistémologiques et critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS - Campus Condorcet, May 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique et la société à l'épreuve de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Lycée Français de Tananarive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lycée Français de Tananarive, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au déferlement des IA, que peut faire le travail de l’éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novembre numérique. Débat d’idées "Éthique et Intelligences Artificielles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Madagascar, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique du dialogue et asymétrie de la communication chez Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ethique du numérique" dirigé par Elsa Godart, Université Paris Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises and critique: eco-ethical and socio-philosophical challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th International Symposium for Eco-Ethica, Tomonobu Imamichi Institute for Eco-ethica. "The World in Crisis: What is the Possibility of Philosophical and Eco-Ethical Renewal?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS); Eco-ethica : The Journal of the Tomonobu Imamichi Institute for Eco-ethica, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les technologies avec Andrew Feenberg. Perspectives critiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière : Professeur Andrew Feenberg, "Pensée critique, rationalité technique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Ricoeur; Laboratoire d’Anthropologie Politique (LAP); Centre de recherches sur les arts et le langage (CRAL), Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et l'enseignement à l'épreuve de l'IA : réflexions sur quelques défis éthiques, herméneutiques et sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée mondiale de la Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Antananarivo; Institut Français de Madagascar; UNESCO, Nov 2024, Antananarivo, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04146053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quel monde technologique voulons-nous vivre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Printemps des Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue Politique et Parlementaire, Apr 2023, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes créatifs et corporéité à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde en crise et sujets émergents. Table-ronde #6 - Acter politiquement la Création. À l’angle du corps créateur, vers une anthropologie du geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Anthropologie Politique (UMR 8177, CNRS / EHESS), Jun 2023, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictions post-humanistes : nous y sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allez savoir, Festival des sciences sociales. "Des obéissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS); Ville de Marseille, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les avenirs souhaitables de la société numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : enjeux éthiques, politiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hautes Études Internationales et Politiques (HEIP), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé, solutionnisme & surveillance : quelles limites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme Consultation Médicale Endormie, Lariboisière, APHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Docteur Cyril Touchard (Anesthésiste); Pauline Elie (Conseillère en éthique), 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insoutenable condition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Sortir de l’insoutenable"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITEM (Université d’Evry – Paris Saclay et IMT-BS); ENS Paris-Saclay, May 2023, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contributions of aesthetics for ethics in the digital metamorphosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th International Symposium for Eco-Ethica; Tomonobu Imamichi Institute for Eco-ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto Italiano per gli Studi Filosofici di Napoli (ITALIE), 2023, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles technologies : surveillance ou protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les nouvelles technologies : surveillance ou protection ?"organisé avec le soutien de L’Observatoire de l’éthique publique (OEP) au sein du pôle juridique et judiciaire de l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France (UPHF); Observatoire de l’Ethique Publique (OEP); Institut Léon Duguit, Université de Bordeaux, Mar 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The power of human agency in data-intensive surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtslund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internal seminar of the Paris Institute for Advanced Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA de Paris, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformisation et digitalisation : questions d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Albert-Kahn (EAK). "Plateformisation et numérisation : quels enjeux éthiques et de souveraineté ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Innovation Publique, Jun 2023, Boulogne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the European Research Project: EDEN ARTECH ( Ethics and Durability for an Ecology of Nature through Arts and TECHnologies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Dahl Rendtorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium for Eco-Ethica "Ethics, Politics, and the Idea of Nature"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tomonobu Imamichi Institute for Eco-ethica, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique dans la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du LACI (Laboratoire d’Anthropologie Critique Interdisciplinaire) / IIAC-UMR 8177, EHESS / CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel 3 - Connaissances /critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Éthique de la recherche, intégrité et responsabilités scientifiques en situation de crise sanitaire. "De quelle science avons-nous besoin ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; Inserm; Équipe recherches en éthique et épistémologie (CESP); Institut d’étude de droit public Paris-Saclay; Département de recherche en éthique Paris-Saclay; Conseil pour l’éthique de la recherche de Paris-Saclay; Espace éthique de la Région Ile-de-France, May 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre perception et donation: enjeux éthiques et herméneutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’épreuve des données : sensibilité, interprétation, appropriation des données numériques (Colloque organisé dans le cadre de la Biennale ECOPOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Lille, France; Ethique, Technologie &amp; Humanités (Ethics - EA 7446), Nov 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04486962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attention à l'autre dans la transformation numérique. Un enjeu d'éthique social majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Co-construire le travail social » CARSAT – Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La société des écrans : entre illusions et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Philosophie des techniques de l'IPHIG (Institut de Philosophie de Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPHIG (Institut de Philosophie de Grenoble), Université Grenoble Alpes, Feb 2021, Grenoble (En visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre soin des signes dans la société des écrans (ou comment contrer l’empire du signal…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Prendre soin du numérique", Chaire Numérique et citoyenneté de l’ICP et de l’ISEP / IRI / Fondation Anne De Gaulle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Religion, Culture et Société", Institut Catholique de Paris (ICP); École d'ingénieurs du numérique (ISEP), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories du texte et pensée critique à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Theory Workshop / Atelier de Théorie Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en forme des données : entre le numérique et le participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88e Congrès de l'Acfas. Du jamais su</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke; Université Bishop's, May 2021, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’éthique du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de l’OEP (Observatoire de l'Éthique Publique). "De l'éthique publique à l'éthique des affaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LIlle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contradictions éthiques de l’entreprise flexible et les vertus de la reterritorialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisations émergentes et nouvelle économie en temps de crise : enjeux éthiques et sociétaux. Webinaire du LASCO IdeaLab de l'IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR 8177, CNRS/EHESS); Equipe de recherche Ethos de IMT-BS; Observatoire de l'éthique publique, Dec 2020, Paris (Wébinaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-sciences, religiosité et démocratie. Réflexions à partir de Jacques Derrida (sur quelques tensions de l’ère hypermoderne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction d'Elise Lamy-Rested</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allier les arts et les technologies pour stimuler une autre compréhension de l’humain (dans un dialogue renouvelé avec la nature. Réflexions autour d’ EDEN ARTECH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kisseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Chak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'humain qui vient", Le Fresnoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joseph Cohen (School of Philosophy, University College Dublin); Alain Fleischer (Le Fresnoy – Studio national); Raphaël Zagury-Orly (Institut Catholique de Paris et Collège International de Philosophie), Nov 2020, Tourcoing (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sociologique et philosophique des pratiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interministériel "Data et surveillance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie du renseignement (service pédagogique du Premier ministre), Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la raison économique et des crises qu’elle génère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de l’identité et des différences à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre 5. Identitésss de l’humain qui vient : Corps, Genres, cyborgs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole supérieure d'Art et de Design de Reims; Sciences Po - Reims, Jan 2020, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France; Centre de recherche interdisciplinaire en sciences de la société (CRISS), Aug 2020, Paris (colloque virutel diffusé en ligne à l'été 2020), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet "Intelligence Artificielle et enjeux éthiques" à l’Assemblée Nationale. Equipe parlementaire de Paul-Alain Raphan, Député de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’application Stopcovid en question d’un point de vue éthique et démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Reclusiennes. "Bas les masques. Épidémie, morts ou vifs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sainte-foy-la-grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, entre méthodes et disciplines, existent-t-elles vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bachimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cormerais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MasterClass DNHD#2. "Analyser le web: de l’existence des méthodes aux possibilités de l’accès"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lab E3d du MICA (Médiations, Informations, Communications, Arts); Université Bordeaux-Montaigne, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut la socio-philosophie face à l’empire du signal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodoloqiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAboratoire Sens et COmpréhension du monde contemporain – LASCO Idea Lab de l'IMT, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la parole vive et asymétrie de l’intersubjectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco. "Ethique de la parole vive // Tremblements de langue"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et démocratiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission parlementaire « Identité numérique » à l’Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps file. Temps et accélération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres philosophiques de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la société ne se laisse pas mettre en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Institut Français de la Mode (IFM). "Des chiffres ou des lettres ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l’ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux épistémologiques de la critique de la rationalité technique : l'ère digitale saisie par les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Épistémologies de l'anthropologie du contemporain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager dans un monde complexe. Quels défis pour la philosophie morale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII International Symposium on Eco-Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sigtuna, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Society. The Impact of Collaborative Collective Actions in the Transformation of Contemporary Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis éthiques et critiques des identités numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis éthiques et sociétaux des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Fondation Maison des sciences de l'homme (FMSH), May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques et socio-philosophiques de l’identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du MédiaLab de Sciences Po - Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po - Paris, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités et médiations technologiques, impacts et questions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Educavox "Numérique &amp; Ethique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'Intelligence Artificielle. Retour sur le projet ANR ETHICAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-philosophique de la métamorphose numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological ambivalence in the hypermodern era. An eco-ethical approach to our digital environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-ethical approach to our digital environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos émotions sont-elles commandées par nos machines? Vers une critique de nos environnements technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Média et indignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Ksikes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit des Philosophes. Institut français du Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux d'une socio-philosophie du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Socio-philosophie du temps présent. Enjeux épistémologiques, méthodologiques et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertus et pièges de l'indignation dans l'hyperconnexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Se mobiliser : formes et finalités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical paradox in technological society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco-Ethica 2018 : the XXXVIIth International Symposium of Eco-Ethica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on décider d'être libres ? Réflexions sur nos servitudes volontaires à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités de La Boétie dans la pensée critique contemporaine. Institut de Philosophie et de Sociologie de l'Académie des Sciences Polonaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de l'éthique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Professeur Mark Hunyadi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain La Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity and identification in globalized world. Some ethical and hermeneutical reflections on digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofisk Forums / Center for Ethics and Law, Aarhus University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with ethical conflicts in autonomous agents and multi-agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauvain Bourgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Artificial Intelligence and Ethics at the 29th AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cuidado com o comum: o desejo de estar junto. Reflexões sobre a consciência da alteridade na modernidade líquida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPGCOM 2014 : Programa de Pós-Graduação de Comunicação inaugura Projeto Diálogos, UFPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Belém, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a framework to deal with ethical conflicts in autonomous agents and multi - agent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPE 2014 Well-Being, Flourishing, and ICTs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. paper 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01059503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie : interdisciplinarité dans les sciences humaines et sociales (ou la réconfiguration des disciplines)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine des Arts : Développement d'un programme complexe d'internationalisation. Le réarrangement des sciences sociales à l'ère de la mondialisation, au Eszterházy Károly College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Eger, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capture des données personnelles et rationalité instrumentale. Le devenir des subjectivités à l'ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque CREIS-TERMINAL. "Données collectées, disséminées, cachées – Quels traitements ? Quelles conséquences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie de la technique et de l'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Réseaux, Savoirs &amp; Territoires". Ecrire les sciences aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble. Eléments pour une ontologie de l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Espace public : formes, sens, dynamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles épistémologies pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été "Méthodes digitales pour sciences sociales : écrire, compter, dessiner, analyser, interpréter"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux médias et conscience morale. Pour un art de comprendre (le sort d'autrui) dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions et défis éthiques dans le monde contemporain‎ : -un monde en trans-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Netanya, Israël</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le savoir global en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire coordonné par Antonio Casilli, CETSAH, projet New Encyclopaedia lancé par la revue Theory Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts et technologies : quelles alliances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Internationale des Arts Numériques et Alternatifs (SIANA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Télécommunications (INT); École Nationale Supérieure d'Informatique pour l'Industrie et l'Entreprise (ENSIIE), Apr 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de surveillance et les nouvelles peurs dans la mondialisation : Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Collège International de Philosophie, sous la direction de Manola Antonioli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC : quelles conséquences éthiques et sociétales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des langues et des sciences humaines dans les Grandes Écoles. L'apprentissage des langues : impératif utilitaire de communication ou enjeu de culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national des télécommunications (INT), May 2005, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125, 2025, Les livrets de la stratégie, Jean-Philippe Denis; Taïeb Hafsi; Alain Charles Martinet; Franck Tannery, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations : suivi d'un entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines - TRANSVALOR, pp.147, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empire du signal : de l’écrit aux écrans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285, 2020, 978-2-271-09342-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bretesché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.236, 2019, Libres opinions, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. ISTE editions, 5, pp.198, 2019, Interdisciplinarity, sciences and humanities collection. Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Périès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Pierre-Antoine Chardel; Andrew Feenberg; Gabriel Périès. ISTE Editions, 3, pp.195, 2019, Collection Interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. Éditions Loco ; ESAD, pp.268, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Brigitte Frelat-Kahn; Jan Spurk. Presses des Mines, pp.236, 2015, Libres opinions, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS éd., pp.215, 2014, Les Essentiels d'Hermès, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies sociales : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. Parangon Editions, pp.280, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman : les illusions perdues de la modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, pp.224, 2013, CNRS Philosophie, CNRS Philosophie, 978-2-271-07542-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Cédric Gossart; Bernard Reber. Hermès science publications : Lavoisier, pp.291, 2012, Traité des sciences et techniques de l'info. Série Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénoménologie et technique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cercle herméneutique Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.296, 2008, Collection Phéno. Série Philosophie générale, 978-2-917957-00-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze, Félix Guattari et le politique : [actes du colloque international organisé à l'Université de Paris 8 Vincennes-Saint Denis les 14 et 15 janvier 2005]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manola Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Sandre, pp.334, 2006, Bibliothèque de philosophie contemporaine, 2-914958-53-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface - Imaginaires, technologies et enjeux éthiques à l’ère hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chrysta Pélisser; Camille Roelens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires et fictions numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines – TRANSVALOR; IMT Mines Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-14, 2026, Design Numerique, 978-2-38542-672-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zygmunt Bauman (1925 – 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Berner; Jean-Claude Gens; Johann Michel; Denis Thouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'interprétation. Dictionnaire des auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-51, 2025, 978-2-7116-3177-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir ensemble à distance : réflexions sur les réseaux de contestation et les pouvoirs de la virtualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Yi Yan Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-74, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04918346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Entre vérités et réalités multiples : s’adapter à la perte du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigineux réseaux : enjeux éthiques, cliniques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS Editions : Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-16, 2025, Les livrets de la stratégie, 978-2-38630-169-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling digital technologies : between democratic issues and social demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Lamy-Rested; Valerie Charolles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies of technologies: theory as practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-146, 2024, Interdisciplinary, science and humanities series. Innovation and responsibility set, 978-1-78630-870-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie à l’épreuve des technologies numériques. Entre défis éthiques et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Alfandary; Sandra Laugier; Raphael Zagury-Orly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où va la philosophie française ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rencontres philosophiques de Monaco; Librairie philosophie J. Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-112, 2024, 978-2-7116-3182-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O espaço público online: uma nova esfera de ódio? Questões éticas e sócio-filosóficas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kalynka Cruz-Stefani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seremos todios odiares ? Haters e neo-haters na internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Estaçao das Letras e Cores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-65-5029-072-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des technologies numériques : entre jeu démocratique et demande sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Charolles; Élise Lamy-Rested. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les philosophies des techniques : un levier pour l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-138, 2023, Collection interdisciplinarité, sciences et humanités. Série innovation et responsabilité, 978-1-78405-943-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 19. Numérique et contrôle social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-156, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée de la technique : pour une approche humaniste. Entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-philosophie des technologies numériques : éthique, société, organisations: suivi d'un entretien avec Andrew Feenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2022, Libres opinions, 978-2-35671-869-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incorporation des données au prisme de la diversité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Queval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov; Olaf Avenati; Pierre-Antoine Chardel; Isabelle Queval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps connectés : figures, fragments, discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.6-12, 2022, 978-2-35671-765-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi l’application Stopcovid est-elle le nom ? Enjeux éthiques et socio-philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Barbé; Jean-François Kerléo; Julien Padovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique à l’épreuve de la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions L'Epitoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-244, 2021, Collection "L’Unité du Droit", 979-10-92684-50-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identity as an issue of constraint and recognition: a question of fundamental ethics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armen Khatchatourov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE editions, pp.1-21, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Identités numériques et capacités d'agir collectif, entretien avec Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.153 - 174, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité comme enjeu de contrainte et de reconnaissance : une question d'éthique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les identités numériques en tension : entre autonomie et contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, ISTE Editions, pp.7 - 26, 2019, Série innovation et responsabilité, 978-1-78405-523-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wait a minute, dystopia has not arrived yet ? - Digital identities and the ability to act collectively, an interview with Andrew Feenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Feenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital identities in tension : between autonomy and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, ISTE, Wiley, pp.155 - 176, 2019, Interdisciplinarity, sciences and humanities collection, Innovation and responsability set, 978-1-78630-411-7. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119629610.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosscutting artistic creations between tecnology, natural, and social sciences. Eco-ethical stakes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamín Tejerina; Cristina Miranda de Almeida; Ignacia Perugorría. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing society : the impact of collaborative and collective actions in the transformation of contemporary societies : [conference proceedings]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Servicio Editorial de la Universidad del País Vasco = Euskal Herriko Unibertsitateko Argitalpen Zerbitzu Nagusia, pp.514-525, 2019, Zabalduz, 978-84-9082-678-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation flexible et ses dynamiques de déterritorialisation : l'éthique en question à l'ère hyper-moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes‎ : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines-Transvalor, pp.147 - 162, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Swarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Sophie Bretesché; Carine Dartiguepeyrou; Thibault de Swarte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition industrielle et organisations émergentes : l'éthique en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines-Transvalor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-26, 2019, Libres opinions, 978-2-35671-548-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiations technologiques et subjectivation. Remarques sur quelques enjeux herméneutiques du &amp;quot;distanciel formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Backes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles : francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.57 - 72, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être, temps et différences : pour une approche différencialiste du temps à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dartiguepeyrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicole Aubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@ la recherche du temps : individus hyperconnectés, société accélérée : tensions et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Érès éditions, pp.95 - 110, 2018, Sociologie clinique, 978-2-7492-6176-8. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.auber.2018.01.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posfácio. Quando a comuicação perde a palavra : leitura de Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilidades, Justiça e Resistências, nas Interaçôes, Comunicativas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.233 - 246, 2018, 978-85-54944-15-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivation et technologies numériques dans l’organisation hypermoderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Mercure; Marie-Pierre Bourdages-Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et subjectivité : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann; Presses de l'Université Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-200, 2017, Sociologie contemporaine, 978-2-7056-7399-4 (Hermann) ; 978-2-7637-3231-2 (Presses de l'Université Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires, technologies, société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Avenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ribault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olaf Avenati; Pierre-Antoine Chardel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datalogie : formes et imaginaires du numérique : [actes des 5e rencontres internationales de l'art et du design, 13 octobre 2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Loco; ESAD de Reims (École supérieure d'art et de design), pp.12-24, 2016, 978-2-919507-53-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petits entretiens de la vie privée : expérience quotidienne sur le web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.121 - 132, 2016, Univer'Cité, 978-2-87037-923-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Espace public et reconstruction du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frelat-Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Spurk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.11 - 16, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souci du commun, désir d'être ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public et reconstruction du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.151 - 162, 2015, Libres opinions, 978-2-35671-212-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coexistence en question à l'ère hypermoderne : élements pour une écologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.17 - 32, 2014, Situations &amp; critiques, 978-2-84190-237-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Ecologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.207 - 216, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écrit aux écrans. Eléments pour une techno-critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles voies de la transmission‎ : Séminaire arts et lieux de la transmission, New York University Paris, 2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives Karéline, 2014, 978-2-35748-108-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos existences sous surveillance. Regards croisés et perspectives critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sécuritaires et surveillance numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éd., pp.9 - 27, 2014, Les Essentiels d'Hermès, 978-2-271-08305-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. Écologies sociales‎ : le souci du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Antoine Chardel; Bernard Reber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies sociales‎ : le souci du commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parangon Editions, pp.5 - 16, 2014, Situations &amp; critiques, 9782841902378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique dans la société technologique : un défi pédagogique majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux de la recherche et de l'enseignement en éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.131 - 146, 2014, Éthique en contextes, 978-2-343-03906-0. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/har.rude.2014.01.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Divina Frau-Meigs; Alain Kiyindou; Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de l'espace public à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.55 - 65, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'art comme lieu d'un questionnement éthico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.91 - 104, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gramsci dans la sociologie critique de Zygmunt Bauman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elena Bovo; Antonella Braida; Alberto Brambilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprétations de la pensée du soupçon au tournant du XIXe siècle : lectures italiennes de Nietzsche, Freud, Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, Presses universitaires de Franche-Comté, pp.323 - 334, 2013, Annales littéraires de l'Université de Franche-Comté. Série Recherches interdisciplinaires et transculturelles, 978-2-84867-455-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies de contrôle, économie des affects et modes de subjectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologiques : la pharmacie de Bernard Stiegler</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Nouvelles Cécile Defaut, pp.111 - 126, 2013, 978-2-350-18338-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lever le voile de l'ignorance : du contrôle social aux pratiques des arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : merging theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.209 - 222, 2013, European Connections, 978-3-0343-0763-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ambivalence des réseaux sociaux d'entreprise. Un questionnement éthique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.115 - 120, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles médiations dans la remédiation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits des interprétations dans la société de l'information‎ : éthique et politique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès science publications : Lavoisier, pp.15 - 22, 2012, Traité des sciences et techniques de l'information. Environnements et services numériques d'info., 978-2-7462-3287-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence en question dans l'entreprise en réseau. Quelques considérations éthiques pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.87 - 92, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies et société. Jules Verne et l'éthique du récit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mustière; Michel Fabre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Verne : les machines et la science : actes du colloque international, 12 octobre 2005, École Centrale, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coiffard Librairie Editeur, 2005, 2-910366-62-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations des organisations et responsabilités sociétales. Le sens en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux du management responsable, ESDES / Université Catholique de Lyon, Actes du Colloque sur cédérom, 18-19 juin 2004, Lyon, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonheur, culture commune et souci de soi en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre des jeunes dirigeants d'entreprise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osez le bonheur : le livre bleu de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éd. Vetter, 2002, Cahiers du GRES, Groupe de recherche économique et sociale, 2-911457-21-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une métaphysique du livre? Lecture d'Emmanuel Lévinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Langlois; Jean-Marc Narbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métaphysique : son histoire, sa critique, ses enjeux : actes du XXVIIe congrès de l'Association des sociétés de philosophie de langue française (A.S.P.L.F), Québec, août 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie philosophique J. Vrin; Presses de l'Université Laval, 2000, Collection Zêtêsis. Série Textes et essais, 2-7116-4296-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux vivre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport d'orientation stratégique 2023 : 10 ruptures à l’horizon 2030-2040</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Established by men, borders will always be thwarted by nature and the winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Milky Way. How can Art fix the world ? catalog, project by curator Taisiya Polishchuk, artist Olga Kisseleva and designer Tatiana Drozd, La Biennale di Venezia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGPD : les défis éthiques de l'identité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grande transformation : freins, leviers et moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessertine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membres du Comité de Prospective du Comité vingt-et-un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité 21. 2020, pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et agents autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Berreby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Institut Interdisciplinaire d’Anthropologie du Contemporain (UMR8177 - CNRS EHESS); École des Mines de Saint-Étienne (Institut Mines-Télécom); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI); The French Aerospace Lab [Palaiseau] - Office National d'Etudes et de Recherches Aérospatiales (Ministère de la Défense, France); Groupe de Recherche en Informatique, Image, Automatique et Instrumentation de Caen (ENSICAEN - CNRS : UMR6072 - Université de Caen Basse-Normandie ); Systèmes réseaux, cybersécurité et droit du numérique (IMT Atlantique – dept. SRCD Cesson-Sévigné, France); Dépt. Systèmes d'Information (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2018, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de formation doctorale. Initiation à l'éthique de la recherche scientifique. Cahiers de la CERNA, Juin 2016, Commission de réflexion sur l'Ethique de la Recherche en sciences et technologies du Numérique d'Allistène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)); Ethique, Technologies, Humains, Organisations, Société (Institut Mines-Télécom-Télécom Ecole de Management). 2016, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper. Companies of the future : the issues of digital transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Institut Mines-Télécom. 2016, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01409629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de la mobilité dans les organisations : une nouvelle source d’interrogation éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Zorgbibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Maigron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National des Télécommunications (INT); Groupe des écoles des télécommunications (GET); Fondation Louis Le Prince Ringuet. 2006, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Yi Yan Wong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698216v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.102.0147" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica202582069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8536" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2024102463" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4289.0057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0182" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lec'Hvien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913576v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Elie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528892v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gougeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i9.451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.098.0103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2020.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2001.0159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126022v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201982" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v0i0.27131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375664v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2016512" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Volat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201546" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278183v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium201519222" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.048.0105" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1295" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCHRNH4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129251v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141956v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2012222" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129245v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Franks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guychard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1212.0049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2011.2595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128014v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium2001513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703131v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912556v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486863v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486860v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486865v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtslund" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915514v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915744v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046431v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125351v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Chak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125131v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121948v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124708v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333858v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335710v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397650v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277680v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129400v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129265v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129397v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/vertigineux-reseaux/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835768v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/corps-connectes/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/l-empire-du-signal/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125883v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frelat-Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01095773v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397712v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782917957004/phenomenologie-et-techniques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/imaginaires-et-fictions-numeriques/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918346v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440383v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631773/linterpretation-dictionnaire-des-auteurs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Philosophies+of+Technologies%3A+Theory+as+Practice-p-9781786308702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estacaoletras.com.br/product-page/seremos-todos-odiadores-haters-e-neo-haters-na-internet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125389v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631827/ou-va-la-philosophie-francaise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-philosophies-des-techniques/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/socio-philosophie-des-technologies-numeriques-ethique-societe-organisations/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2021/06/10/lethique-a-lepreuve-de-la-crise/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333206v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391791v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333869v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2018.01.0095" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/travail-et-subjectivite-perspectives-critiques" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387217v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387097v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397716v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397710v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419888v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rude.2014.01.0131" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128498v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419923v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277157v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274872v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409109v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Laville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membres du Comit&#233; de Prospective du Comit&#233; vingt-et-un" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zorgbibe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maigron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Yi Yan Wong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281235v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ross&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.102.0147" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica202582069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2024102463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457027v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.8536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin-Obernesser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Guel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lec'Hvien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913576v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Elie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fr&#233;rot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4289.0057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722859v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2207.0182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Gougeon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282067v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31657/rcp.v5i9.451" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124693v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Feenberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2001.0159" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.098.0103" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.2020.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201982" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/contracampo.v0i0.27131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333279v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069519v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373773v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08531-7.p.0235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2016512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Harvey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Volat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levallois-Barth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lignes.048.0105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387164v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica201546" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387098v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387172v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mall&#233;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium201519222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387159v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chime.085.0031" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.1295" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SCHRNH4T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Franks" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guychard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1212.0049" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129248v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/ecoethica2012222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/comm.2011.2595" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128403v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128010v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128014v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/symposium2001513" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128001v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128003v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452458v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703124v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703143v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703136v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04146053v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486858v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486863v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486860v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486961v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486865v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtslund" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Dahl Rendtorff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kisseleva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915514v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193891v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121934v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063908v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Chak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121163v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125398v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121948v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125503v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333894v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333892v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333858v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335710v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ksikes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294189v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333267v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333937v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375693v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099705v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Belloni" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397650v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01059503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397705v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277683v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277680v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129394v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129397v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129265v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/vertigineux-reseaux/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653751v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queval" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/corps-connectes/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769601v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/societe/l-empire-du-signal/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391666v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dartiguepeyrou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Swarte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/transition-industrielle-et-organisations-emergentes-lethique-en-question/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375720v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frelat-Kahn" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Spurk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01095773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277705v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763887v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Schmit" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782917957004/phenomenologie-et-techniques" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319903v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manola Antonioli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/imaginaires-et-fictions-numeriques/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440383v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631773/linterpretation-dictionnaire-des-auteurs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918346v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912540v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575302v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Philosophies+of+Technologies%3A+Theory+as+Practice-p-9781786308702" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125389v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711631827/ou-va-la-philosophie-francaise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698210v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.estacaoletras.com.br/product-page/seremos-todos-odiadores-haters-e-neo-haters-na-internet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-philosophies-des-techniques/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143180v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/socio-philosophie-des-technologies-numeriques-ethique-societe-organisations/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119507v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.l-epitoge.com/2021/06/10/lethique-a-lepreuve-de-la-crise/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333200v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333206v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264814v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119629610.ch4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121964v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391791v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123458v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333274v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Backes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333869v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.auber.2018.01.0095" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335684v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958103v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/travail-et-subjectivite-perspectives-critiques" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958072v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376010v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387097v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387217v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419923v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397716v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311685v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419888v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397710v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294678v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/har.rude.2014.01.0131" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128498v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277157v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277142v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277153v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409109v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423569v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128522v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128396v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128517v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250551v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126038v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Laville" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessertine" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Membres du Comit&#233; de Prospective du Comit&#233; vingt-et-un" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333885v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Berreby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375647v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01409629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudoin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Zorgbibe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maigron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>