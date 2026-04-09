--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -486,273 +486,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of energetic ion beam into energetic neutral beam evidenced by combined diagnostics of kinetic power and current densities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct energy influx measurement in reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolique Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahib Balika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titaina Gibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Balharmi A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX International Conference on Phenomena in Ionized Gases, ICPIG2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. Actes de l'ICPIG2011</w:t>
+              <w:t xml:space="preserve">Reactive sputter deposition RSD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288892v1</w:t>
+                <w:t xml:space="preserve">hal-01288906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct energy influx measurement in reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion of energetic ion beam into energetic neutral beam evidenced by combined diagnostics of kinetic power and current densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahib Balika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Titaina Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balharmi A.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Bouchoule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive sputter deposition RSD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">XXX International Conference on Phenomena in Ionized Gases, ICPIG2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Belfast, Ireland. Actes de l'ICPIG2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288906v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1515,277 +1515,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balanced/unbalanced planar magnetron plasma behaviour. Microscopic analysis by PIC-MCC modelling of the ion flux on thermal probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Surface Engineering</w:t>
+              <w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831371v1</w:t>
+                <w:t xml:space="preserve">hal-01288936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced/unbalanced planar magnetron plasma behaviour. Microscopic analysis by PIC-MCC modelling of the ion flux on thermal probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+                <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Caillault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Plasma Surface Engineering PSE 2012</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288936v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy influx measurements in low pressure plasmas for material processing</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Thin Film Processing and Characterisation, and Magnetron, Ion Processing and Arc Technologies European Conference, ITFPC-MIATEC 2011 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Nancy, France</w:t>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,51 +2017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of the energy flux at the surface during the growth of TiO2 thin films by DC and high-power pulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balharmi A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct energy influx measurements in high power impulse sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balharmi A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.755-760</w:t>
@@ -3460,295 +3460,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanostructured Ti thin films by combining glancing angle deposition and magnetron sputtering: A joint experimental and modeling study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the interaction between 2,2′-bithiophene-5-carboxylic acid and TiO 2 by photoelectron spectroscopy: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moskovkin</w:t>
+                <w:t xml:space="preserve">J. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Douheret</w:t>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Konstantinidis</w:t>
+                <w:t xml:space="preserve">C. Struzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scardamaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (24), pp.244704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098930v1</w:t>
+                <w:t xml:space="preserve">hal-04095377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the interaction between 2,2′-bithiophene-5-carboxylic acid and TiO 2 by photoelectron spectroscopy: A joint experimental and theoretical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dervaux</w:t>
+                <w:t xml:space="preserve">Synthesis of nanostructured Ti thin films by combining glancing angle deposition and magnetron sputtering: A joint experimental and modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+                <w:t xml:space="preserve">P. Moskovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Struzzi</w:t>
+                <w:t xml:space="preserve">O. Douheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Scardamaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bittencourt</w:t>
+                <w:t xml:space="preserve">S. Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 147 (24), pp.244704. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 636 (36), pp.644-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095377v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Morphological study of ZnO-Ag thin films synthesized by reactive magnetron co-sputtering</w:t>
               </w:r>
@@ -3935,332 +3935,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ IR Spectroscopy as a Tool to Better Understand the Growth Mechanisms of Plasma Polymers Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-step synthesis of Cu2ZnSnS4 thin films by reactive magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201400193⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (11), pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819589v1</w:t>
+                <w:t xml:space="preserve">hal-04098953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step synthesis of Cu2ZnSnS4 thin films by reactive magnetron co-sputtering</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ IR Spectroscopy as a Tool to Better Understand the Growth Mechanisms of Plasma Polymers Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ligot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96 (11), pp.80-88. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (11), pp.1200-1207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201400193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098953v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of porous titanium oxide thin films as anode material for dye sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dervaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Konstantinidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Di Ciuccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4476,587 +4476,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+                <w:t xml:space="preserve">Measuring the energy flux at the substrate position during magnetron sputter deposition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.013305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4773103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943789v1</w:t>
+                <w:t xml:space="preserve">hal-00831364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the energy flux at the substrate position during magnetron sputter deposition processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4773103⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831364v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839010v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing dusty-plasma/surface interactions with a heat flux microsensor</w:t>
               </w:r>
@@ -5594,51 +5594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Valizadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Balika" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balharmi A." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10885676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad9519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Cormier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Panepinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dervaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panepinto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michiels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;rrschnabel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina-Luna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bittencourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Raza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.08.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Szuwarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gravis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098930v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douheret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095377v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dervaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scardamaglia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Francq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q8DKLKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Cormier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400193" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQL5BG9K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PR8N6GD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Ciuccio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulembier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.10.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS7HK7M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491H3H4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773103" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abolmasov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Rios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Chabasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Valizadeh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Konstantinidis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288927v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolique Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balharmi A." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahib Balika" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouchoule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2025.1414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;tia Cordeiro Mendon&#231;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288936v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Caillault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707930v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Guiraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10885676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad9519" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724611v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Cormier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Panepinto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dervaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boujtita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201900203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Panepinto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michiels" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#252;rrschnabel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Molina-Luna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bittencourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b01910" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhsin Raza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Mokh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.08.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Szuwarski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07192" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gravis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201700009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dervaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Struzzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scardamaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008800" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moskovkin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douheret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Konstantinidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.06.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098936v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Francq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2016.10.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.03.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q8DKLKD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PR8N6GD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Cormier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201400193" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GQL5BG9K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098941v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Ciuccio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulembier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2014.10.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWS7HK7M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2014.06.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-491H3H4C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773103" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Abolmasov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torres Rios" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3674290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00919254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ORLE2040" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>