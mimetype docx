--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
+                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
+                <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.405-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03833030v1</w:t>
+                <w:t xml:space="preserve">hal-04411582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Janin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.405-418. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411582v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et transformations territoriales : quels apports des notions de référentiel et de justice ?</w:t>
               </w:r>
@@ -653,51 +653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural and Community Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (2), pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 264-265, pp.7 - 14. </w:t>
@@ -908,51 +908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,51 +1168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
@@ -1250,64 +1250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1354,51 +1354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et impacts de la territorialisation des politiques touristiques : le cas de l’Ardèche méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Poudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1475,51 +1475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1592,51 +1592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Berriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Aderghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aderghal Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANOVA N., LANDEL P-A., (2017), « La culture territoriale en question. L’hypothèse de l’engagement citoyen dans la structuration du lien espace, patrimoine, société », États des Lieux, n°1, en ligne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etat des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1998,51 +1998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la transition touristique un levier du renforcement des capacités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information de l'Académie Hassan II des sciences et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Contributions de l'Académie Hassan II des Sciences et Techniques à la Conférence des Parties des Nations Unies (COP 22) - Marrakech, 20, pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2080,51 +2080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psammotourisme. Le sable au désert comme expérience et ressource touristique spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2171,51 +2171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de l’opérateur territorial de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Les campagnes dans la transition énergétique, 90 (4), pp.361-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exportation du &amp;quot; développement territorial &amp;quot; vers le Maghreb : Du transfert à la capitalisation des expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (4-2011), pp.39-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2330,64 +2330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi croire au modèle du développement territorial au Maghreb ? Une approche critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2434,64 +2434,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de transferts de politiques de développement françaises au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2529,51 +2529,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et territoire, les nouvelles ressources du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires et leurs noms entre projet et compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,64 +2896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et développement durable : du maillage à la valorisation des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département et la démocratie locale : la fin des fiefs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, III/2004 (62), pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3155,51 +3155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces intermédiaires, forme hybride : ville en campagne, campagne en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3259,51 +3259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces intermédiaires, forme hybride : ville en campagne, campagne en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonnerandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3341,51 +3341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et recomposition territoriale. L'exemple de la rivière Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (194-195), pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3442,159 +3442,159 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses, métaphore des dynamiques des « arrière-pays » méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Corse Pascal Paoli, Sep 2024, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">, Université de Corse Pascal Paoli, Sep 2024, Corte (Corse), France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’innovation sociale dans la trajectoire de la filière laine aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche en sciences sociales sur la laine : quels enjeux sur les filières territorialisées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projets PAACTE et PELOTE - Centre universitaire de l'Ariège, Jul 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,51 +3632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,51 +3714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3796,51 +3796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes agricoles aux systèmes alimentaires urbains : le cas de la métropole grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture urbaine : quelle place dans le système alimentaire des villes?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3947,51 +3947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la diversité récréative du bassin minier du Nord Pas de Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4042,64 +4042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les articulations entre innovations sociales et leurs territoires d'inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4131,260 +4131,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre passages et blocages : luttes d'identité territoriale en Val de Suse entre le XVIe et le XXIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand l’innovation sociale change la dynamique des territoires de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTHS 2017: Circulations montagnardes, circulations européennes. Université de Pau et des Pays de l’Adour,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910212v1</w:t>
+                <w:t xml:space="preserve">halshs-01450993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’innovation sociale change la dynamique des territoires de montagne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entre passages et blocages : luttes d'identité territoriale en Val de Suse entre le XVIe et le XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ounoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CTHS 2017: Circulations montagnardes, circulations européennes. Université de Pau et des Pays de l’Adour,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01450993v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à la recherche de la relation ville/campagne : enseignements des TEPOS rhonalpins</w:t>
               </w:r>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Politiques locales de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,51 +4491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'opérateur territorial de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences Sociales et Transition Energétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Pacte, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,77 +4560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Patterns of Transformative Social Innovation: The example of alternative initiatives in Ardèche, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4668,51 +4668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et Construction de ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,51 +4750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources territoriales et destinations touristiques : des couples en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,51 +4858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du territoire et demande territoriale : enjeux et impératifs de l'hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Turquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4940,51 +4940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'opérateur territorial, vecteur du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coordination des normes à la construction des ressources territoriales Le cas des Villes et Pays d'Art et d'Histoire en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,64 +5117,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'animation locale à l'ingénierie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Développement Local : Mécanismes, Stratégies et Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5307,51 +5307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à l'analyse prospective : l'intérêt du programme DIACT « pôles d'excellence rurale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque International « TIC &amp; Territoire : Quels développements ? », Université Jean Moulin, Lyon III, 14 &amp; 15 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourismes et technologies de l'information et de la communication : vers un ré-agencement significatif des ressources culturelles territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'installation en agriculture : un révélateur des relations entre les agriculteurs et leurs territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes et société : Fonctions et usages des campagnes françaises. Actes du colloque Le devenir de l'agriculture et des espaces ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Chateauroux, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5682,51 +5682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est‐on de la recomposition des territoires locaux français ? Un état des lieux à la fin de 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques franco-Sud-Africaines de l'innovation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5783,64 +5783,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,51 +5953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6071,51 +6071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevièvre Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6198,51 +6198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6286,51 +6286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être paysans ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Montagnes Méditerranéennes, pp.528, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6456,177 +6456,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoines, territoires et créations d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Debarbieux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Association Revue de Géographie Alpine, pp.72, 2003</w:t>
+                <w:t xml:space="preserve">Hervé Gumuchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Revue de géographie Alpine, pp.200, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00321339v1</w:t>
+                <w:t xml:space="preserve">halshs-00321343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines, territoires et créations d'activités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Association Revue de géographie Alpine, pp.200, 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Revue de Géographie Alpine, pp.72, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00321343v1</w:t>
+                <w:t xml:space="preserve">halshs-00321339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6644,51 +6644,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux ancreurs de spécificités : Le cas des terrasses ardéchoises et cévenoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Aderghal; Didier Genin; Ali Hanafi; Pierre-Antoine Landel; Geneviève Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence des spécificités locales dans les arrière-pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, , pp.204-305, 2020, Les Impromptus du LPED, 979-10-96763-08-5</w:t>
@@ -6730,51 +6730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6834,51 +6834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Drome rivière sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t>
@@ -6907,64 +6907,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation sociale change la dynamique des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Fourny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagnes en mouvements. Dynamiques territoriales et innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble; UGA éditions, pp.21-43, 2018, 978-2-7061-4219-2</w:t>
@@ -6993,64 +6993,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liminalité, une alternative à la marginalisation…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagne et liminalité : Les manifestations alpines de l’entre-deux XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme à l’heure des territoires : vers le renforcement des capacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Eychenne; Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités pastorales et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardère, 2017, 978-2-914053-99-0</w:t>
@@ -7148,51 +7148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques des arrière-pays méditerranéens français : Une marqueterie territoriale entre marge et périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7273,51 +7273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ressource territoriale à la ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-4951-7</w:t>
@@ -7346,51 +7346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole et ses relations extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bloch; Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble, le pari de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2016, 978-2-7061-2490-7</w:t>
@@ -7432,51 +7432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’autonomie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esther Bailleul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler les politiques locales de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passager Clandestin, pp.23-28, 2016, Les pratiques, 978-2-36935-055-2</w:t>
@@ -7505,77 +7505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par les ressources : pour une vision renouvelée des rapports entre économie et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7634,51 +7634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial : une voie innovante pour les collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7720,51 +7720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole et ses relations extérieures ou l'impossible institutionnalisation des relations extra-métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bloch; Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble, le pari de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.189-203, 2015, 978–2–7061–2490–7</w:t>
@@ -7806,51 +7806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coordination des normes à la construction des ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perigois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,51 +7905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences territoriales et territoires : les conditions de la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Turquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8004,51 +8004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-vivre ou vivre autrement dans les territoires ruraux : pour un dépassement de la valeur économique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8090,51 +8090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme ressource territoriale spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8176,51 +8176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invention de patrimoines et construction des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ressource territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.157, 2007, Anthropos</w:t>
@@ -8249,51 +8249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre politique publique et action publique : l'ingénierie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.117-122, 2007, Questions contemporaines</w:t>
@@ -8322,51 +8322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8417,51 +8417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8503,51 +8503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une Agriculture modernisée à une agriculture territorialisée : quelle place pour l'expertise agronomique dans les politiques décentralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prévost, Ph.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomes et Territoires. Deuxième édition des entretiens du Pradel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 10 p., 2005, Biologie, Ecologie, Agronomie</w:t>
@@ -8576,51 +8576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet &amp;quot;Montagne&amp;quot;, l'expertise scientifique et les politiques publiques : quelles convergences possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Revue de Géographie Alpine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Revue de Géographie Alpine, pp. 43-53, 2002</w:t>
@@ -8681,51 +8681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Premières rencontres &amp;quot;Acteurs et chercheurs des terrasses&amp;quot;, 30 novembre-1er décembre 2018, Cermosem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8756,51 +8756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un opérateur territorial de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8831,51 +8831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’autonomie énergétique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://www.territoires-energie-positive.fr/opinions/penser-l-autonomie-energetique-territoriale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8906,51 +8906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau Villes et pays d'art et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Périgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8981,51 +8981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic stratégique de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9112,51 +9112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villes et Pays d'art et d'histoire en Rhône-Alpes : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Périgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9200,51 +9200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9305,51 +9305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre villes et campagnes : quels rôles de l'agriculture dans les espaces intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9393,51 +9393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,51 +9511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,51 +9616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9747,51 +9747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9865,51 +9865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9983,51 +9983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et Technologies de l'Information et de la Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10189,51 +10189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la culture dans la recomposition des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10309,51 +10309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10515,51 +10515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE SUR LES POLES D'ECONOMIE DU PATRIMOINE DIAGNOSTIC STRATEGIQUE DES RESSOURCES PATRIMONIALES DE LA REGION DE DOUKKALA-ABDA Rapport Provisoire PHASE 1 Octobre 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,51 +10603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE SUR LES POLES D'ECONOMIE DU PATRIMOINE DIAGNOSTIC STRATEGIQUE DES RESSOURCES PATRIMONIALES DE LA REGION DE TADLA AZILAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,51 +10736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs énergétiques territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,51 +10963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11051,77 +11051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,51 +11278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'événementiel &amp;quot;agriculturel&amp;quot; en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11405,51 +11405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'Excellence Rurale en 2007: territoires concernés, ressources mobilisées, organisations des acteurs. Quels modes d'observation à des fins d'évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11679,51 +11679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>