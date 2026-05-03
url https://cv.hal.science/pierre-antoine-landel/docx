--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -288,51 +288,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -413,235 +413,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
+                <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Janin</w:t>
+                <w:t xml:space="preserve">Nassima Hakimi-Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411582v1</w:t>
+                <w:t xml:space="preserve">halshs-03833030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives citoyennes de transition soutenable et diffusion : formes et fonctions de la mise en réseaux territorialisés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten Koop</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Claude Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Expérimentations de transition écologique, 13 (1), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.405-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03833030v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine et transformations territoriales : quels apports des notions de référentiel et de justice ?</w:t>
               </w:r>
@@ -653,51 +653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural and Community Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (2), pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Berriet-Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 264-265, pp.7 - 14. </w:t>
@@ -850,2575 +850,2679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding heritage sites, a resource for the territories</w:t>
+                <w:t xml:space="preserve">Évolution de deux coopératives agricoles drômoises : entre tensions et ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Talandier</w:t>
+                <w:t xml:space="preserve">Gildas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Navarre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+                <w:t xml:space="preserve">Sabine Reydet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Via Tourism Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (40), pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.040.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03181061v1</w:t>
+                <w:t xml:space="preserve">hal-03982591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llocs patrimonials excepcionals, un recurs per als territoris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Outstanding heritage sites, a resource for the territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03181053v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels, une ressource pour les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Llocs patrimonials excepcionals, un recurs per als territoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/viatourism.6380⟩</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03141907v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels, une ressource pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Navarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.5982⟩</w:t>
+              <w:t xml:space="preserve">Via Tourism Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/viatourism.6380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02305190v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03141907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et impacts de la territorialisation des politiques touristiques : le cas de l’Ardèche méridionale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Wool-Processing Industry in an Era of Social Innovation. How Has the Situation Changed in the Massif Central (France)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Géographie et développement au Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.5982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707802v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02305190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition : The El Dorado of urban-rural relationships? The case of metropolitan and upland TEPOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 106-2, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+              <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une destination touristique d'arrière-pays : La « Vallée des roses » (Maroc)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes et impacts de la territorialisation des politiques touristiques : le cas de l’Ardèche méridionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Berriane</w:t>
+                <w:t xml:space="preserve">Valérie Poudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aderghal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Géographie et développement au Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02452317v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique : eldorado des relations ville-campagne ? Le cas de TEPOS métropole-montagne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction d'une destination touristique d'arrière-pays : La « Vallée des roses » (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Berriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aderghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Géographie et développement au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01922542v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ancrage territorial des spécificités : Regards croisés sur les arrière-pays méditerranéens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La transition énergétique : eldorado des relations ville-campagne ? Le cas de TEPOS métropole-montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01533983v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01922542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANOVA N., LANDEL P-A., (2017), « La culture territoriale en question. L’hypothèse de l’engagement citoyen dans la structuration du lien espace, patrimoine, société », États des Lieux, n°1, en ligne.</w:t>
+                <w:t xml:space="preserve">L’ancrage territorial des spécificités : Regards croisés sur les arrière-pays méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Canova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aderghal Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etat des lieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Maroc et les changements climatiques : Adaptation et résilience des sociétés, LII (1), pp.357-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542286v1</w:t>
+                <w:t xml:space="preserve">halshs-01533983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la transition touristique un levier du renforcement des capacités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CANOVA N., LANDEL P-A., (2017), « La culture territoriale en question. L’hypothèse de l’engagement citoyen dans la structuration du lien espace, patrimoine, société », États des Lieux, n°1, en ligne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Canova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information de l'Académie Hassan II des sciences et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Contributions de l'Académie Hassan II des Sciences et Techniques à la Conférence des Parties des Nations Unies (COP 22) - Marrakech, 20, pp.46-52</w:t>
+              <w:t xml:space="preserve">Etat des lieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01505961v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psammotourisme. Le sable au désert comme expérience et ressource touristique spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Via Tourism Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/viatourism.1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de l’opérateur territorial de l’énergie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Faire de la transition touristique un levier du renforcement des capacités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information de l'Académie Hassan II des sciences et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contributions de l'Académie Hassan II des Sciences et Techniques à la Conférence des Parties des Nations Unies (COP 22) - Marrakech, 20, pp.46-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439831v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01505961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exportation du &amp;quot; développement territorial &amp;quot; vers le Maghreb : Du transfert à la capitalisation des expériences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’émergence de l’opérateur territorial de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les campagnes dans la transition énergétique, 90 (4), pp.361-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666265v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi croire au modèle du développement territorial au Maghreb ? Une approche critique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'exportation du &amp;quot; développement territorial &amp;quot; vers le Maghreb : Du transfert à la capitalisation des expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (4-2011), pp.39-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01973300v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">50 ans de transferts de politiques de développement françaises au Maghreb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pourquoi croire au modèle du développement territorial au Maghreb ? Une approche critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13, pp.12065</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00522094v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01973300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine et territoire, les nouvelles ressources du développement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">50 ans de transferts de politiques de développement françaises au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Koop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dossier 12, http://developpementdurable.revues.org/index7563.html</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.12065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00376264v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des TIC pour et dans le développement touristique des zones de montagne : un levier pour articuler durée et durabilité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Patrimoine et territoire, les nouvelles ressources du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Papa</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, XXII (3/4), pp.225-234</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossier 12, http://developpementdurable.revues.org/index7563.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00345870v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00376264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux territoires et leurs noms entre projet et compétitivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le rôle des TIC pour et dans le développement touristique des zones de montagne : un levier pour articuler durée et durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (2), pp.66-78</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXII (3/4), pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00349285v1</w:t>
+                <w:t xml:space="preserve">halshs-00345870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIC et développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les nouveaux territoires et leurs noms entre projet et compétitivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Collet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tome 94 (3), pp.89-99</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.66-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00320440v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00349285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic territorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">TIC et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Géographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3, pp.25</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tome 94 (3), pp.89-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00367885v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et développement durable : du maillage à la valorisation des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 94 (3), pp.89-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le département et la démocratie locale : la fin des fiefs ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diagnostic territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, III/2004 (62), pp.74</w:t>
+              <w:t xml:space="preserve">Cahiers Géographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321338v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces intermédiaires, forme hybride : ville en campagne, campagne en ville ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le département et la démocratie locale : la fin des fiefs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, III/2004 (62), pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rga.2003.2263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00435295v1</w:t>
+                <w:t xml:space="preserve">halshs-00321338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces intermédiaires, forme hybride : ville en campagne, campagne en ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bonnerandi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.65-77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 91 (4), pp.65 -77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rga.2003.2263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00280619v1</w:t>
+                <w:t xml:space="preserve">halshs-00435295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces intermédiaires, forme hybride : ville en campagne, campagne en ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnerandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.65-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00280619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gestion de l'eau et recomposition territoriale. L'exemple de la rivière Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (194-195), pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3428,1930 +3532,1930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses, métaphore des dynamiques des « arrière-pays » méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaire UNESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Corse Pascal Paoli, Sep 2024, Corte (Corse), France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place de l’innovation sociale dans la trajectoire de la filière laine aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche en sciences sociales sur la laine : quels enjeux sur les filières territorialisées ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projets PAACTE et PELOTE - Centre universitaire de l'Ariège, Jul 2024, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner la transition (agro)écologique territoriale ? Le cas de la vallée de la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Angers, UMR 6590 ESO, Confluences, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la possibilité de transition (agro)écologique territoriale dans les espaces ruraux. Le cas de la vallée de la Drôme-Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la possibilité de transition (agro) écologique territoriale ? Le cas de la vallée de la Drôme Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Origine, Diversité, Territoires : « Transformer les systèmes alimentaires localisés par la consommation et la production durables »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Eurre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes agricoles aux systèmes alimentaires urbains : le cas de la métropole grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture urbaine : quelle place dans le système alimentaire des villes?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02404457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la diversité récréative du bassin minier du Nord Pas de Calais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les requalifications à usage récréatif des territoires en marge ou en crise, un outil de développement territorial durable ? Modèles, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les articulations entre innovations sociales et leurs territoires d'inscription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Lan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre internationale francophone "Transition énergétique &amp; sociétale : comment changer d’échelle ? … en quoi l’innovation sociale et les dynamiques collectives facilitent l’émergence et le développement des projets de transition sur les territoires locaux ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège des Transitions Sociétales, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation sociale change la dynamique des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne) Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre passages et blocages : luttes d'identité territoriale en Val de Suse entre le XVIe et le XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Ounoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTHS 2017: Circulations montagnardes, circulations européennes. Université de Pau et des Pays de l’Adour,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à la recherche de la relation ville/campagne : enseignements des TEPOS rhonalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Politiques locales de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence de l'opérateur territorial de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Sciences Sociales et Transition Energétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Pacte, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Patterns of Transformative Social Innovation: The example of alternative initiatives in Ardèche, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Fourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Innovation 2015: Pathways to Social Change. Research, Policies and Practices in European and Global Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01973262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et Construction de ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et Territoires Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources territoriales et destinations touristiques : des couples en devenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme, Ressources et Identités dans les montagnes de l'Atlas et du Sahel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences du territoire et demande territoriale : enjeux et impératifs de l'hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Turquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.150-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'opérateur territorial, vecteur du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48° colloque ASRDLF, Migrations et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Fort de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coordination des normes à la construction des ressources territoriales Le cas des Villes et Pays d'Art et d'Histoire en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Périgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labellisation et mise en marques des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00995834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'animation locale à l'ingénierie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Développement Local : Mécanismes, Stratégies et Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00580760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'innover en territoire de montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIC et acteurs du développement en montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Le Pradel, France. pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la recherche à l'analyse prospective : l'intérêt du programme DIACT « pôles d'excellence rurale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5361,405 +5465,405 @@
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress of the European Regional Science Association </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(47th Congress) and ASRDLF (Association de Science Régionale de Langue Française, 44th Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIC et développement durable des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe Colloque International « TIC &amp; Territoire : Quels développements ? », Université Jean Moulin, Lyon III, 14 &amp; 15 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00333282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourismes et technologies de l'information et de la communication : vers un ré-agencement significatif des ressources culturelles territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture vecteur du développement des territoires touristiques et sportifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Le Pradel, France. pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00278653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'installation en agriculture : un révélateur des relations entre les agriculteurs et leurs territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campagnes et société : Fonctions et usages des campagnes françaises. Actes du colloque Le devenir de l'agriculture et des espaces ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Chateauroux, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où en est‐on de la recomposition des territoires locaux français ? Un état des lieux à la fin de 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques franco-Sud-Africaines de l'innovation territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Grenoble - Avignon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00749544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5769,1826 +5873,1826 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Janin, Claude; Landel, Pierre-Antoine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sociale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203, 2021, Comprendre la société, 978-2-36717-778-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites patrimoniaux exceptionnels : une ressource pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA, 237, 319 p., 2019, Recherche, 978-2-11-138163-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02091735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des spécificités locales dans les arrière-pays méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aderghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevièvre Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Aderghal, Didier Genin, Ali Hanafi, Pierre-Antoine Landel, Geneviève Michon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratoire Population-Environnement-Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2019, Les Impromptus du LPED</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding heritage sites - A resource for territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions du PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 237, 2019, Recherche, 978-2-11-138177-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02298543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être paysans ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des Lisières pp.187, 2017, 979-10-96274-07-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01666892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires à l'épreuve des normes : référents et innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Boujrouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Montagnes Méditerranéennes, pp.528, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00484173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines, territoires et créations d'activités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Association Revue de géographie Alpine, pp.200, 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Revue de Géographie Alpine, pp.72, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321343v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Patrimoines, territoires et créations d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Association Revue de Géographie Alpine, pp.72, 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gumuchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Revue de géographie Alpine, pp.200, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321339v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des milieux ancreurs de spécificités : Le cas des terrasses ardéchoises et cévenoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Aderghal; Didier Genin; Ali Hanafi; Pierre-Antoine Landel; Geneviève Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’émergence des spécificités locales dans les arrière-pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, , pp.204-305, 2020, Les Impromptus du LPED, 979-10-96763-08-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03181286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Circulation of Knowledge at the Time of the Agroecological Transition, the Case of the Drôme Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thermes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization, Marginalization and Conflict. Perspectives on Geographical Marginality, vol 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-196, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53218-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière Drôme à l’épreuve de la décentralisation : les collectivités locales entre autonomie et dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucien Dupuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Drome rivière sauvage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUED éditions, pp.155-201, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’innovation sociale change la dynamique des territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Fourny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagnes en mouvements. Dynamiques territoriales et innovation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble; UGA éditions, pp.21-43, 2018, 978-2-7061-4219-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liminalité, une alternative à la marginalisation…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagne et liminalité : Les manifestations alpines de l’entre-deux XVIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pastoralisme à l’heure des territoires : vers le renforcement des capacités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Eychenne; Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités pastorales et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardère, 2017, 978-2-914053-99-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques des arrière-pays méditerranéens français : Une marqueterie territoriale entre marge et périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Roth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces fragiles, Construction scientifique, dynamiques territoriales et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, 2017, 978-2-84516-638-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02047302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ressource territoriale à la ressource patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Glon; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur des territoires créatifs. Proximités et ressources territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2016, 978-2-7535-4951-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole et ses relations extérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bloch; Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble, le pari de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2016, 978-2-7061-2490-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’autonomie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Esther Bailleul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler les politiques locales de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passager Clandestin, pp.23-28, 2016, Les pratiques, 978-2-36935-055-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par les ressources : pour une vision renouvelée des rapports entre économie et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7598,1066 +7702,1066 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quae, 2016, 978-2-7592-2408-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial : une voie innovante pour les collectivités locales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Carrière; Abdellilah Hamdouch; Corneliu Iatu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica-Anthropos, pp.31-45, 2016, 978-2-7178-6882-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole et ses relations extérieures ou l'impossible institutionnalisation des relations extra-métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Bloch; Romain Lajarge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble, le pari de la métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.189-203, 2015, 978–2–7061–2490–7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coordination des normes à la construction des ressources territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Perigois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mauricette Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labellisation et mise en marque des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Presses Universitaires Blaise Pascal, pp.345-359, 2015, CERAMAC, 978-2-841516-634-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences territoriales et territoires : les conditions de la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Turquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Beckouche, Claude Grasland, France Guerin-Pace, Jean-Yves Moisseron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.201-215, 2012, La collection du CIST</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00828570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-vivre ou vivre autrement dans les territoires ruraux : pour un dépassement de la valeur économique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Fazi; Jean-Marie Furt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.407 - 424, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme ressource territoriale spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'Etudes et de Recherche sur le Droit, l'Histoire et l'Administration Publique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administration et politique : une pensée critique sans frontières. Dialogue avec et autour de Jean-Jacques Gleizal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universtaires de Grenoble, pp.181-192, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00407527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invention de patrimoines et construction des territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre politique publique et action publique : l'ingénierie territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Economica. </w:t>
+              <w:t xml:space="preserve">l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Ressource territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.157, 2007, Anthropos</w:t>
+              <w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.117-122, 2007, Questions contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00320442v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00321347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre politique publique et action publique : l'ingénierie territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Invention de patrimoines et construction des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">l'Harmattan. </w:t>
+              <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.117-122, 2007, Questions contemporaines</w:t>
+              <w:t xml:space="preserve">La Ressource territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.157, 2007, Anthropos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00321347v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00320442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et patrimoine, un moment du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université d'Angers, pp.175-186, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourjouf Saïd, Tebbaa Ouidad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de montagne, Réalités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Ecole Doctorale Internationale du tourisme, LERMA, pp.97-108, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00320712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une Agriculture modernisée à une agriculture territorialisée : quelle place pour l'expertise agronomique dans les politiques décentralisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prévost, Ph.;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomes et Territoires. Deuxième édition des entretiens du Pradel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 10 p., 2005, Biologie, Ecologie, Agronomie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'objet &amp;quot;Montagne&amp;quot;, l'expertise scientifique et les politiques publiques : quelles convergences possibles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Revue de Géographie Alpine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Montagne, entre sciences et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Revue de Géographie Alpine, pp. 43-53, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8667,1612 +8771,1612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Premières rencontres &amp;quot;Acteurs et chercheurs des terrasses&amp;quot;, 30 novembre-1er décembre 2018, Cermosem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02020296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un opérateur territorial de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://www.territoires-energie-positive.fr/opinions/vers-un-operateur-territorial-de-l-energie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’autonomie énergétique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://www.territoires-energie-positive.fr/opinions/penser-l-autonomie-energetique-territoriale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau Villes et pays d'art et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Périgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00384492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic stratégique de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Ghanjou Dat Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kalali Dat Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes et Pays d'art et d'histoire en Rhône-Alpes : bilan et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Francony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264474v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00389932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Villes et Pays d'art et d'histoire en Rhône-Alpes : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Périgois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00389932v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre villes et campagnes : quels rôles de l'agriculture dans les espaces intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonerandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00378454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et Technologies de l'Information et de la Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagnes, développement durable et technologies d'information et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00389924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la culture dans la recomposition des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10282,424 +10386,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre 40 années de transition vers l'agriculture biologique et l'agroécologie dans la Vallée de la Drôme : Un outil multimédia autour de l'histoire et des savoir-faire agroécologiques en Biovallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Fiallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et constructions symboliques des territoires : Illusion politique ou domestication culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Ambrosino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00518473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE SUR LES POLES D'ECONOMIE DU PATRIMOINE DIAGNOSTIC STRATEGIQUE DES RESSOURCES PATRIMONIALES DE LA REGION DE DOUKKALA-ABDA Rapport Provisoire PHASE 1 Octobre 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE SUR LES POLES D'ECONOMIE DU PATRIMOINE DIAGNOSTIC STRATEGIQUE DES RESSOURCES PATRIMONIALES DE LA REGION DE TADLA AZILAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01387639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10709,830 +10813,830 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs énergétiques territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CLER, Réseau pour la transition énergétique. 2017, http://www.territoires-energie-positive.fr/actus/rapport-sur-les-operateurs-energetiques-territoriaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sites exceptionnels comme ressources des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Navarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources territoriales : gouvernance et politiques publiques. Rapport scientifique de fin de projet Programme PSDR 3 (2007-2011) RessTerr Rhône-Alpes et Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lajarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Métafort (INRA); Pacte territoires; GIS Alpes du Nord. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artists' Moving and Learning French National Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Koop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Saez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] umr pacte. 2010, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00488726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'émergence des territoires ruraux dans les pays méditerranéens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Civici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Guri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MSH / FSP Maghreb. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'événementiel &amp;quot;agriculturel&amp;quot; en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caritey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pôles d'Excellence Rurale en 2007: territoires concernés, ressources mobilisées, organisations des acteurs. Quels modes d'observation à des fins d'évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Canova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00913774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11679,51 +11783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>