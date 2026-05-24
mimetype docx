--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1439,239 +1439,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02305190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transition : The El Dorado of urban-rural relationships? The case of metropolitan and upland TEPOS</w:t>
+                <w:t xml:space="preserve">Formes et impacts de la territorialisation des politiques touristiques : le cas de l’Ardèche méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Balaye</w:t>
+                <w:t xml:space="preserve">Valérie Poudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Bienvenu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+                <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Géographie et développement au Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425694v1</w:t>
+                <w:t xml:space="preserve">halshs-01707802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et impacts de la territorialisation des politiques touristiques : le cas de l’Ardèche méridionale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transition : The El Dorado of urban-rural relationships? The case of metropolitan and upland TEPOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Poudray</w:t>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Géographie et développement au Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707802v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une destination touristique d'arrière-pays : La « Vallée des roses » (Maroc)</w:t>
               </w:r>
@@ -1782,113 +1782,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique : eldorado des relations ville-campagne ? Le cas de TEPOS métropole-montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.4415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01922542v1</w:t>
@@ -4474,77 +4474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique à la recherche de la relation ville/campagne : enseignements des TEPOS rhonalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenu Lisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7265,51 +7265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques des arrière-pays méditerranéens français : Une marqueterie territoriale entre marge et périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8534,51 +8534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diagnostic de territoire et la création d'activités touristiques à partir du patrimoine en milieu montagnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourjouf Saïd, Tebbaa Ouidad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme de montagne, Réalités et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication de l'Ecole Doctorale Internationale du tourisme, LERMA, pp.97-108, 2006</w:t>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10733,51 +10733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11783,51 +11783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661457v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Antoine Landel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833030v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hakimi-Pradels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Berriet-Solliec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12577" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Barbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Reydet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.040.0097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Navarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6448" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6466" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6380" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poudray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425694v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balaye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bienvenu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4415" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Berriane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aderghal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Medina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aderghal Mohammed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666955v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.1364" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9980" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0RS5QL9M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666265v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973300v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Feyt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321338v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.2003.2263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280619v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnerandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234075v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Lan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450993v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fourny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ounoughi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Lisa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Saez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rigois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091735v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aderghal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hanafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;vre Michon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-5-l-emergence-des.html?lang=fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02298543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbanisme-puca.gouv.fr/les-sites-patrimoniaux-exceptionnels-une-ressource-a1554.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666892v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Liotard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Antheaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321339v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debarbieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gumuchian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thermes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53218-5_12" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974875v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922002v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Rey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255192v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384875v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384765v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114240v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Perigois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828570v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407527v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321347v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320442v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320712v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277526v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020296v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255150v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321357v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lajarge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghanjou Dat Rabat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kalali Dat Rabat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368969v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378454v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389931v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389926v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Fiallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00518473v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560003v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;gnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700760v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672935v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campagne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Civici" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bedrani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>