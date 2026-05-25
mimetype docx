--- v0 (2026-04-07)
+++ v1 (2026-05-25)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-6195-4076</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=T4B1hZcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -167,1184 +188,1184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic farming on root microbiota, seed production and pathogen resistance in winter wheat fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ricono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants, People, Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7 (3), pp.871-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppp3.10602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic farming and semi‐natural habitats for multifunctional agriculture: A case study in hedgerow landscapes of Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62 (1), pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop mixtures outperform rotations and landscape mosaics in regulation of two fungal wheat pathogens: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (1), pp.77-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-022-01545-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hedgerows on the preservation of spontaneous biodiversity and the promotion of biotic regulation services in agriculture: towards a more constructive relationships between agriculture and biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (2), pp.176-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2053205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of biotrophic leaf pathogens to fertilization-mediated changes in plant traits: A comparison of the optimization principle to invasion fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110 (5), pp.1039-1048. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-08-19-0317-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’architecture des plantes sur les épidémies de champignons pathogènes foliaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Does the latent period of leaf-fungal pathogens reflect their trophic type? A meta-analysis of biotrophs, hemibiotrophs, and necrotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Claessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110 (2), pp.345-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-04-19-0144-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04570751v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the latent period of leaf-fungal pathogens reflect their trophic type? A meta-analysis of biotrophs, hemibiotrophs, and necrotrophs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les effets de l’architecture des plantes sur les épidémies de champignons pathogènes foliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.6-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02867921v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Fertilization Impacts Epidemics and Optimal Latent Period of Biotrophic Fungal Pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (10), pp.1256-1267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-01-17-0019-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1354,232 +1375,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using physiologically and spatially structured consumer- resource population models to address current issues in plant pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau ModStatSAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the sustainability of quantitative physiological resistance : epidemiological and evolutionary responses of foliar fungal pathogens to changes in wheat plant traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1589,147 +1610,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc sur l’introduction d’essences exotiques en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Botanique de France, 74 p., 2021, 978-2-493703-00-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1739,114 +1760,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and evolution of fungal foliar pathogens in the face of changes in crop fertilization : application of evolutionary-ecological theory to crop epidemiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Précigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [q-bio.OT]. Université Sorbonne Paris Cité, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018USPCC108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02333571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1914,51 +1935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF6ABEB"/>
+    <w:nsid w:val="98BBC7AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2145,51 +2166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-antoine-precigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682646v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2053205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-19-0317-R" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570751v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-19-0144-R" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0019-R" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04444636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dupont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333571v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-antoine-precigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6195-4076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=T4B1hZcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816633v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ricono" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14825" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066268v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claessen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01545-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2053205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-19-0317-R" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02867921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-19-0144-R" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570751v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-01-17-0019-R" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04444636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dupont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Gouyon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018USPCC108" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>