--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>