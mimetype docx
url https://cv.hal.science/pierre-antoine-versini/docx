--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>