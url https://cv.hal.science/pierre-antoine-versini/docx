--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Antoine Versini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences sociales et géosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Guerrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 5, pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration socio-écologique, une transposition concrète du concept normatif des solutions fondées sur la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.55-69. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions: Reporting and analyzing insights from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 395, pp.136364. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and Levers for the Implantation of Sustainable Nature-Based Solutions in Cities: Insights from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (16), pp.9975. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14169975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are really Nature-Based Solutions sustainable solutions to design future cities in a context of global change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 853, pp.158535. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 projects and EU research needs for nature-based adaptation solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.101229. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2022.101229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space variability impacts on hydrological responses of nature-based solutions and the resulting uncertainty: a case study of Guyancourt (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor da Silva Rocha Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (6), pp.3137-3162. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-3137-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulation of reference rainfall scenarios for hydrological applications using a universal multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Sindt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-6477-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new multifractal-based grain size distribution model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 404, pp.115294. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fractal Approach to Account for Capillary and Adsorption Phenomena in the Water Retention and Transfer Properties of Unsaturated Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (12), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Text-Mining Approach to Compare Impacts and Benefits of Nature-Based Solutions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.7799. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12187799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Improvements to Gardner's Method of Measuring the Hydraulic Conductivity of Non‐saturated Media: Accounting for Impedance Effects and Non‐constant Imposed Suction Increment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (1), pp.e2019WR026098. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of the water balance components of a large green roof in the greater Paris area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-1025-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal analysis of green roof spatial implementation in European cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2020.126629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Device for the Simultaneous Determination of the Water Retention Properties and the Hydraulic Conductivity Function of an Unsaturated Coarse Material; Application to a Green-Roof Volcanic Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43 (3), pp.20170443. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20170443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an assessment of the hydrological components variability in green infrastructures: Pilot site of the Green Wave (Champs-sur-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed modelling approach to assess the use of Blue and Green Infrastructures to fulfil stormwater management requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kotelnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 173, pp.60-63. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures bleues et vertes - Outils d’adaptation au changement global en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an operational tool to simulate green roof hydrological impact at the basin scale: a new version of the distributed rainfall-runoff model Multi-Hydro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (8), pp.1845 - 1854. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2016.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources availability – Case study of the Llobregat River basin (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mcennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Custodio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2016.1154556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of green roofs to solve storm water issues at the basin scale: study in the Hauts-de-Seine County (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Water Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (4), p. 372-381. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1573062X.2014.993993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hydrological impacts of green roof: From building scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 524, pp.562-575. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational flood warning system for poorly gauged basins. Demonstration in the Guadalhorce basin (Spain).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (3), pp.1355-1378. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-013-0949-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of flash floods taking into account climate change scenarios in the Llobregat River basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrera-Escoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (12), pp.3145-3156. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3145-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Àngels Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-012-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Change adaptation in water resources management: the Water Change project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzy Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 440, pp.186-93. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of radar rainfall estimates and forecasts to prevent flash flood in real time by using a road inundation warning system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 416-417, pp.157-170. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'alerte précoce pour les inondations soudaines (P4225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot operational flood warning system in Andalusia (Spain): presentation and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (6), pp.10425-10463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the susceptibility of roads to flooding based on geographical information – test in a flash flood prone area (the Gard region, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-10-793-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a distributed hydrological model to the design of a road inundation warning system for flash flood prone areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (4), pp.805-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations hydrométéorologiques distribuées et prévision des coupures de routes dans le Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (6), p 72-75. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2009081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Phase Transitions for the “Transformative Shift” Towards a Shared Value Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Drouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yangzi Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, May 2025, Vienna &amp; Online, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Resilient Green Roofs for Climate-Adaptive Sponge Cities: A Decision Support Tool for Zero Emission Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versini Pierre-Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramanathan Arun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schertzer Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindt Lionel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Roof &amp; Green Façade Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bâle (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-hydric assessment of Nature-based adaptation Solutions in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Module de formation dédié au Solutions fondées sur la Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al-Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Zero Emission Green Roof Designs using Multifractal Reference Rainfall Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifractal based approach to simulate reference rainfall scenarios for hydrological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2021, New Orleans (LA) &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature- Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and levers for implementing sustainable Nature-Based Solutions in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-5801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Evapotranspiration ﬂux on a Blue Green Solution (Blue Green Wave)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward quantitative indicators to assess the cooling effect of Blue Green Solutions by combining experimental and modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d’une infrastructure de transport : évaluation dans le cadre d’une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of vegetated gridshells in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales d'une infrastructure de transport : évaluation dans le cadre d'une approche de système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tosello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework – application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of different soil properties using Universal Multifractals Framework -application on green roof substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the cooling effect of a vegetated gridshell in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal implementation of green structures for mitigating urban heat island effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille Fresnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of green roof's water balance components using Universal Multifractal (UM) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the environmental impacts of an innovative subway station in Noisy-Champs : indicators and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of retention and transfer properties of green roofs: the Green Wave of Champs-sur-Marne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jun Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and characterization of space-time variability of thermo-hydric fluxes in Blue Green Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs implementation in European cities – A fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EVNATURB project: toward an operational platform to assess Blue Green Solutions eco-systemic services in urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desempeños de los techos verdes en la gestión del recurso hídrico, un asunto de escalas en un entorno urbano complejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators to assess the environmental performances of (an innovative ?) the future Noisy-Champs subway station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geosciences Union Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Stanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof rainfall-runoff modelling: is the comparison between conceptual and physically based approaches relevant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 15468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et modélisation distribuée de la vague verte de Champs-sur-Marne : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirisnkaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference Novatech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue and green infrastructures implementation to solve stormwater management issues in a new urban development project – a modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-SCALE APPROACH OF THE GREEN ROOFING POTENTIAL: APPLICATION TO THE PARIS AGGLOMERATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard De Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Paupardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pruvost-Bouvattier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roof and storm water management policies: monitoring experiments on the ENPC Blue Green Wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Fitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-8490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale approach of the green roofing potential: application to the Paris agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paupardin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pruvots-Bouvatier Manuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Water, Megacities and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure continue des flux hydriques d’une toiture végétalisée: la Vague Verte de Champs-sur-Marne comme outil de gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du GFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TERRACES project – A collaborative work to understand the role of vegetative green roof in refreshing the urban ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Sabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on Urban Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of water content in road structure - The shoulder effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambus C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Urban Drainage Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Green roof in stormwater management regarding high-resolution precipitation fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Drainage Modelling 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mont-Saint-Anne, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: un modèle réservoir pour aider à la conception des toitures végétalisées pour la gestion des eaux pluviales urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Safitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASTEE-SHF: «Optimisation de la gestion des systèmes d’assainissement pour la protection des milieux aquatiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Green Roof Impact at Basin Scale by Using a Distributed Rainfall-Runoff Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptisite Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giangola-Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Urban Drainage (ICUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Sarawak, Malaysia. pp.1 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green-roof as a solution to solve stormwater management issues? Assessment on a long time period at the parcel scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Petrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bologna, Italy. pp.538-543, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-364-538-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale - Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOVATECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2B44-141VER</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How green roof can impact urban runoff? Hydrological impact study from roof scale to basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of green roofs on urban runoff at the watershed scale – Case studies in the Hauts-de-Seine county (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03303495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAVEUR: a functional model to assess hydrological performances of vegetative green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrologique de toitures végétalisées - observations et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture des programmes INOGEV et GDEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE DU FONCTIONNEMENT HYDROLOGIQUE DE TOITURES VEGETALISEES : OBSERVATIONS ET MODELISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dussuchale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles innovations pour la gestion durable des eaux pluviales en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERRACES : Toitures vEgétales pour RafRaîchir les Ambiances Climatiques urbainES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Mucig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WGIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of historical precipitation based on radar fields: application on Catalonia region (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berreguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future hydrological impact of forest fire on flood occurrence in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Flood Risk Management FLOODrisk2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on water resources - Example of an anthropized basin (Llobregat, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mc Ennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Escaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TVGEP: conception des toitures végétalisées pour la gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gromaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Gouvello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2emes rencontres toitures végétalisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impact of forest fires and climate change in a Mediterranean basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Plinius Conference on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Savona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological validation of historical precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of radar rainfall estimates and nowcasts to prevent flash flood in real time by using a road submersion warning tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational food warning system in Andalucía (Spain): Presentation and first successful results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Santiago-Gahete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological study of climate change impact on the Llobregat basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ballinas-Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sempere-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Escaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the advantage of combining hydrological now-casting with a vulnerability analysis to improve risk alerts in flash flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the need for distributed flood forecast in flash flood prone areas: illustration with a road submersion forecasting tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple method based on GIS to estimate the hydrological risk along a road network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of climatic extremes by multi-fractal analysis of long climate data series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dardé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating Urban Heat Islands with Nature-Based Solutions: The PENATE Project in Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning and Evaluating NATure-Based Solutions within local authoritiEs – the PENATE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Techer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (Autriche), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Multifractal-based approach to Model Pore Size Distribution, Water Retention and Hydraulic Conductivity of Granular Green Roof Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago &amp; Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution modeling of a small urban catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Skouri-Plakali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique sur le mesurage de la turbidité dans les réseaux d’assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularité dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 201-203. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation/évaluation dans « Dictionnaire passionnel de la modélisation urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 221-225. ISBN: 978-2-913661-84-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreur dans &amp;quot;Dictionnaire passionnel de la modélisation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition l’œil d’or, Coll. critiques &amp; cités, pp. 89-92. ISBN: 978-2-913661-84-4.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.1209-1216, 2009, 978-0-415-48507-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype of road warning system in flood prone area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk Management: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.1209-1216, 2008, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780203883020.ch141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of trees on outdoor thermal comfort in cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Feraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A text-mining approach to assess impacts and benefits of Nature-Based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of spatial dimensions and explicit multifractal modelling for the deployment of green areas in an urban agglomeration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating reference rainfall scenarios for hydrological applications using a multifractal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Ramanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Aperture Scintillometer measurements above a large green roof to assess the evapotranspiration flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ramier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of green roof incentive policies in European cities by a fractal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Gires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promote Nature-Based Solutions to adapt the environment to climate change &#8211; The LIFE ARTISAN project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Loury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From 3R Approach to 4C Systems: on the Road to Sustainable, Desirable and Resilient City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur l’état des lieux 2025 du bassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur le projet de mise à grand gabarit de la liaison fluviale entre Bray-sur-Seine et Nogent-sur-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur les gestions alternatives des urines et matières fécales humaines. Un potentiel d’amélioration conjointe de la gestion de l’eau et de la souveraineté alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Scientifique du Comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du conseil scientifique du comité de bassin Seine-Normandie sur la sobriété en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conseil Scientifique Du Comité de Bassin Seine Normandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasaina Sitraka Andrianarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Archaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil scientifique du comité de bassin Seine Normandie. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des besoins de connaissance pour la généralisation des SafN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des projets de Solutions d’adaptation fondées sur la Nature (SafN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylou Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pichenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement; Ecole des Ponts Paris Tech, Paris-France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 4.2: Multiscale spatial scenarios of NBS deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Castellanos-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable 3.1: Report on local environmental constraints and objectives related to NBS implementation & Definition of quantitative indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Duffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des freins et leviers à la mise en œuvre de SafN Inventaire des formations initiales et continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Al Sayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schertzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.3: Plan de Gestion des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 2.1 & 2.3: Report on thermo-hydric modelling through scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cravero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leydy Alejandra Castellanos Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable 1.1: Report on evapotranspiration measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Leydy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Ponts Paris Tech, Paris-France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Mentor : Tâche 7. Comment estimer les incertitudes affectant les mesures de concentrations et de flux polluants en réseau d'assainissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hannouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 88p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance du risque hydrologique diffus le long des itinéraires routiers : Eléments pour la construction d'un outil d'annonce de coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007 ENPC 0736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00348292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des crues éclair aux îlots de chaleur - interactions entre aléas météorologiques et systèmes anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Versini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paris Est - Marne-la-Vallée, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02100724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duffaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al Sayah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schertzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8902" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797601v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Versini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14169975" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158535" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03867946v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2022.101229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangzi Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor da Silva Rocha Paz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-3137-2021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03869695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Ramanathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-6477-2022" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stani&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jun Cui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12187799" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027808" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Gires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1025-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2020.126629" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03045911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20170443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060151v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Fitton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060156v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kotelnikova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulhes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schertzer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2016.310" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299399v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pouget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcennis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Custodio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Escaler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.993993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151761v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Berthier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Gouvello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berenguer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Corral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sempere-Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-013-0949-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989384v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrera-Escoda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3145-2013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985172v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;ngels Cabello" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0503-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Escaler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guiu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Mc Ennis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.07.036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCJPS72K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806300v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.048" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berenguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sempere-Torres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santiago-Gahete" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaume" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-10-793-2010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00807775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KKRLKF8R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213423v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Versini Pierre-Antoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanathan Arun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schertzer Daniel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindt Lionel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445139v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9250" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04445070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Al-Sayah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580187v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leydy Alejandra Castellanos Diaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402498v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Charbonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tosello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402514v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02402507v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367070v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989736v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shertzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirisnkaia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635715v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635685v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard De Gouvello" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paupardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pruvost-Bouvattier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367522v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paupardin Julien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruvots-Bouvatier Manuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060229v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mucig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cambus C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060240v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinta" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Safitri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080248v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptisite Abbes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giangola-Murzyn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080241v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Petrucci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-364-538-2014" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989374v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303495v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Gouvello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00989110v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussuchale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713134v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gallis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dussuchale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060262v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berreguer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sempere-Torres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00805939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Velasco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cabello" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mc Ennis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Escaler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00806159v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812595v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812644v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ballinas-Gonz&#225;les" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812653v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812658v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812678v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Velasco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812680v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368190v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dard&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4419" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Techer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05213643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7342" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04580043v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570064v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102485v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Skouri-Plakali" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ichiba" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02060171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812437v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03368179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gaume" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Andrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780203883020.ch141" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367043v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365256v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365274v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365315v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365285v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03365278v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Loury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03367046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Conseil Scientifique Du Comit&#233; de Bassin Seine Normandie" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasaina Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373589v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373573v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373551v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Dufournet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pichenot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chretien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clavel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144807v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Castellanos-Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144878v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144757v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Leydy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144771v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04144687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hannouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571128v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00348292v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007 ENPC 0736" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-02100724v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>