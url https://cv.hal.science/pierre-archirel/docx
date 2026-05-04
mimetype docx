--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2077,451 +2077,326 @@
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054656w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyan fluorescent protein: Molecular dynamics, simulations, and electronic absorption spectrum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics Simulations of the Ag+ or Na+ Cation with an Excess Electron in Bulk Water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.5261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01550021v1</w:t>
+                <w:t xml:space="preserve">hal-00137638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulations of the Ag+ or Na+ Cation with an Excess Electron in Bulk Water.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of an Excess Electron with Monovalent Cations in Bulk Water by Mixed Quantum Classical Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Spezia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Spezia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...93 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (11 &amp; 12), pp.749-754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0892702042000270142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2531,51 +2406,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Investigation of the Antioxidant Properties of Crocin by Radiolysis and Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2630,65 +2505,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Miller Conference on Radiation Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Furiani (la Marana), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2835,51 +2710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04145888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12061202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b07014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ang&#233;lica C. Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Karpfenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo de Oliveira-Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b06523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameth Ndome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912117q" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Coudert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0542975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nicolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702042000270142" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04149109v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04145888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Gharib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adjei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehran Mostafavi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12061202" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Scuderi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro de Oliveira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Houee Levin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;onard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.0c08038" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marignier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b07014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pernot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b05560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ang&#233;lica C. Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Karpfenstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo de Oliveira-Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teuler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b06523" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Horne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b03715" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01566287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b04982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01278020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Schmidhammer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04037324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lampre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaknaz Mirdamadi-Esfahani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310759u" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Farran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dewynter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100030" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CFTD8LR1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Harb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameth Ndome" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912117q" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514224v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prem F. Siril" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Beaunier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm9021134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Archirel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088127v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Coudert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0542975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vuilleumier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0892702042000270142" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04149109v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>