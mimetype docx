--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -1113,235 +1113,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling contact oxygenation and adhesive wear extension in axisymmetric flat circular fretting interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling adhesive and abrasive wear phenomena in fretting interfaces: A multiphysics approach coupling friction energy, third body and contact oxygenation concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Baydoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477, pp.203822. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.107077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453425v1</w:t>
+                <w:t xml:space="preserve">hal-03453434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling adhesive and abrasive wear phenomena in fretting interfaces: A multiphysics approach coupling friction energy, third body and contact oxygenation concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling contact oxygenation and adhesive wear extension in axisymmetric flat circular fretting interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161, pp.107077. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477, pp.203822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453434v1</w:t>
+                <w:t xml:space="preserve">hal-03453425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adhesive wear extension in fretting interfaces: An advection-dispersion-reaction contact oxygenation approach</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>