--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -230,287 +230,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solutions for simplified fretting wear profiles prediction incorporating an inverse identification of local wear rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of fretting fatigue damage under variable loading blocks: Effect of plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Fartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+                <w:t xml:space="preserve">Simon Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205979⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 199, pp.109022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378045v1</w:t>
+                <w:t xml:space="preserve">hal-05378013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fretting fatigue damage under variable loading blocks: Effect of plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Fartas</w:t>
+                <w:t xml:space="preserve">Closed-form solutions for simplified fretting wear profiles prediction incorporating an inverse identification of local wear rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gandiolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fernando Pires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 199, pp.109022. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 570, pp.205979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.109022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378013v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reverse identification of the friction coefficient operating within crack lips through a complete elastoplastic simulation of 3D fretting fatigue cracks</w:t>
               </w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting wear modeling of 3D and 2D Hertzian contacts with a third-body layer using a Winkler elastic foundation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>