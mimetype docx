--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1113,235 +1113,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling adhesive and abrasive wear phenomena in fretting interfaces: A multiphysics approach coupling friction energy, third body and contact oxygenation concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling contact oxygenation and adhesive wear extension in axisymmetric flat circular fretting interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 161, pp.107077. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 477, pp.203822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453434v1</w:t>
+                <w:t xml:space="preserve">hal-03453425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling contact oxygenation and adhesive wear extension in axisymmetric flat circular fretting interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling adhesive and abrasive wear phenomena in fretting interfaces: A multiphysics approach coupling friction energy, third body and contact oxygenation concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Baydoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 477, pp.203822. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161, pp.107077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2021.203822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2021.107077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453425v1</w:t>
+                <w:t xml:space="preserve">hal-03453434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling adhesive wear extension in fretting interfaces: An advection-dispersion-reaction contact oxygenation approach</w:t>
               </w:r>
@@ -2360,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Fartas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.109022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Falher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108581" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.204147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2022.107493" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203822" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106490" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04782960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joann&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Zanchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789074v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>