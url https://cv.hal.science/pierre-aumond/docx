--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1516,291 +1516,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Translating soundscape descriptors with facial emojis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Marlène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Geisler</w:t>
+                <w:t xml:space="preserve">Lise Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guiu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 208, pp.109342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/noise-2022-0166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494192v1</w:t>
+                <w:t xml:space="preserve">hal-04071184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translating soundscape descriptors with facial emojis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Rouy</w:t>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Suárez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 208, pp.109342. </w:t>
+              <w:t xml:space="preserve">Noise Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2023.109342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/noise-2022-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071184v1</w:t>
+                <w:t xml:space="preserve">hal-04494192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t>
               </w:r>
@@ -2927,365 +2927,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-modeling for urban noise mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Lesieur</w:t>
+                <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0002866⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable : vers une approche systémique, 2020, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141072v1</w:t>
+                <w:t xml:space="preserve">hal-02482315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in sound power levels: Implications for static and dynamic traffic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Rey Gonzalo</w:t>
+                <w:t xml:space="preserve">Meta-modeling for urban noise mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (6), pp.3671-3681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0002866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608686v1</w:t>
+                <w:t xml:space="preserve">hal-03141072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in sound power levels: Implications for static and dynamic traffic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Rey Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable : vers une approche systémique, 2020, 11p. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482315v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taxonomy Proposal for the Assessment of the Changes in Soundscape Resulting from the COVID-19 Lockdown</w:t>
               </w:r>
@@ -4442,464 +4442,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging-based spatial interpolation from measurements for sound level mapping in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of road traffic noise emissions: the influence of speed and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (5), pp.2847-2857. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp. 155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5034799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826354v1</w:t>
+                <w:t xml:space="preserve">hal-02011703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling framework for multisource sound mapping</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jacquesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.14-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808868v1</w:t>
+                <w:t xml:space="preserve">hal-01926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of road traffic noise emissions: the influence of speed and acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kriging-based spatial interpolation from measurements for sound level mapping in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (5), pp.2847-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5034799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011703v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling framework for multisource sound mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.34 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926210v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
               </w:r>
@@ -5013,51 +5013,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soundscape pleasantness using perceptive assessments and acoustic measurements along paths in urban context</w:t>
+                <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
@@ -5096,579 +5096,579 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103 (3), pp. 430-443. </w:t>
+              <w:t xml:space="preserve">, 2017, 103 (3), pp.430 - 443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.919073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638348v1</w:t>
+                <w:t xml:space="preserve">hal-01687554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the accuracy of mobile technology for measuring urban noise pollution in large scale participatory sensing campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gonzalez-Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennedy Kambona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713254v1</w:t>
+                <w:t xml:space="preserve">hal-01465466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687554v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the accuracy of mobile technology for measuring urban noise pollution in large scale participatory sensing campaigns</w:t>
+                <w:t xml:space="preserve">Modeling soundscape pleasantness using perceptive assessments and acoustic measurements along paths in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kennedy Kambona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (3), pp. 430-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01465466v1</w:t>
+                <w:t xml:space="preserve">hal-01638348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+                <w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86-87</w:t>
+              <w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926200v1</w:t>
+                <w:t xml:space="preserve">hal-01713254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and Continuous Pleasantness Estimation of the Soundscape Perceived during Walking Trips through Urban Environments</w:t>
               </w:r>
@@ -6267,278 +6267,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Transmission Line Matrix method for outdoor sound propagation modelling – Part 2: Experimental validation using meteorological data derived from the meso-scale model Meso-NH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the transmission line matrix method for outdoor sound propagation modelling – Part 1: Model presentation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp. 107-112. </w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915764v1</w:t>
+                <w:t xml:space="preserve">hal-00949035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the transmission line matrix method for outdoor sound propagation modelling – Part 1: Model presentation and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the Transmission Line Matrix method for outdoor sound propagation modelling – Part 2: Experimental validation using meteorological data derived from the meso-scale model Meso-NH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.113-118. </w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp. 107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949035v1</w:t>
+                <w:t xml:space="preserve">hal-00915764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including the drag effects of canopies: real case large-eddy simulation studies</w:t>
               </w:r>
@@ -6925,515 +6925,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Internoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320189v1</w:t>
+                <w:t xml:space="preserve">hal-05319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319861v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365701v1</w:t>
+                <w:t xml:space="preserve">hal-05319861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+                <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319847v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
               </w:r>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bécarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
@@ -7538,446 +7538,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine listening in a neonatal intensive care unit</w:t>
+                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modan Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.4750-4760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698561v2</w:t>
+                <w:t xml:space="preserve">hal-04593887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+                <w:t xml:space="preserve">Machine listening in a neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chiello</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683861v1</w:t>
+                <w:t xml:space="preserve">hal-04698561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards better visualizations of urban sound environments: insights from interviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Modan Tailleur</w:t>
+                <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Research Arena 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593887v1</w:t>
+                <w:t xml:space="preserve">hal-04683861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8054,77 +8054,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Escar-Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t>
@@ -8411,726 +8411,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral trancoder : using pretrained urban sound classifiers on undersampled spectral representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tampere &amp; online, Finland</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178197v2</w:t>
+                <w:t xml:space="preserve">hal-05319828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population noise exposure modelling using large scale multi- agent simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+                <w:t xml:space="preserve">Spectral trancoder : using pretrained urban sound classifiers on undersampled spectral representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tourre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tampere &amp; online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319828v1</w:t>
+                <w:t xml:space="preserve">hal-04178197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiello Olivier</w:t>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
+              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315428v2</w:t>
+                <w:t xml:space="preserve">hal-04136245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Godet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Chiello Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association, Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136245v1</w:t>
+                <w:t xml:space="preserve">hal-04315428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage entre la base de données nationale PlaMADE et l’outil open-source NoiseModelling pour la réalisation de cartes de bruit stratégiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848394v1</w:t>
+                <w:t xml:space="preserve">hal-03848495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage entre la base de données nationale PlaMADE et l’outil open-source NoiseModelling pour la réalisation de cartes de bruit stratégiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848495v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t>
               </w:r>
@@ -9250,90 +9250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Noise Mapping in France to 2023: Coupling a national database with the open-source model NoiseModelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
@@ -9487,90 +9487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme PlaMADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10673,325 +10673,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between noise annoyance, urban soundscape and acoustic indicators in the French city of Lorient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio, 23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, AIX LA CHAPELLE, Germany</w:t>
+              <w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489925v2</w:t>
+                <w:t xml:space="preserve">hal-02387410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between representation of outdoor soundscape, noise annoyance at home and outdoor acoustic measurement</w:t>
+                <w:t xml:space="preserve">Relationships between noise annoyance, urban soundscape and acoustic indicators in the French city of Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2019, The 48th International Congress and Exhibition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio, 23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, AIX LA CHAPELLE, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489974v2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Links between representation of outdoor soundscape, noise annoyance at home and outdoor acoustic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t>
+              <w:t xml:space="preserve">Internoise 2019, The 48th International Congress and Exhibition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387410v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
               </w:r>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,277 +11990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound pleasantness evaluation of pedestrian walks in urban sound environments</w:t>
+                <w:t xml:space="preserve">Influence of experimental conditions on sound pleasantness evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Beron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2016, 22nd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 11p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375831v2</w:t>
+                <w:t xml:space="preserve">hal-01375856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental conditions on sound pleasantness evaluations</w:t>
+                <w:t xml:space="preserve">Sound pleasantness evaluation of pedestrian walks in urban sound environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2016, 22nd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 10p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375856v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of noise indicators in an urban context</w:t>
               </w:r>
@@ -13426,51 +13426,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t>
+                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prampart</w:t>
@@ -13498,93 +13498,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756646v1</w:t>
+                <w:t xml:space="preserve">hal-04261154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
+                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prampart</w:t>
@@ -13612,69 +13612,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261154v1</w:t>
+                <w:t xml:space="preserve">hal-04756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14126,51 +14126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tarlao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Su&#225;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109342" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107899" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141072v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002866" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608686v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gonzalo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Asensio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lercher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gozalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Balastegui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Romeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5034799" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638348v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez-Boix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Kambona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Torchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929747" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9758-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G614Q6D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moisan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W1-2022-387-2022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0389" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aletta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sten Axelsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489925v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489974v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375831v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375856v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373857v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375815v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Vertriest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Boes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LEMA1022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tarlao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109342" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107899" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002866" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gonzalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102339" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Asensio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lercher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gozalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Balastegui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Romeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5034799" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez-Boix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Kambona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Torchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929747" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9758-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G614Q6D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moisan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W1-2022-387-2022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0389" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aletta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sten Axelsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489925v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489974v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375856v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375831v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373857v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375815v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Vertriest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Boes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LEMA1022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>