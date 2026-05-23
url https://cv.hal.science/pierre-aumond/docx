--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -620,291 +620,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+                <w:t xml:space="preserve">Including everyday mobility with agent-based models in the assessment of critical areas of noise exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130, pp.106551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329254v1</w:t>
+                <w:t xml:space="preserve">hal-05191101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including everyday mobility with agent-based models in the assessment of critical areas of noise exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+                <w:t xml:space="preserve">Modeling traffic-related air and noise pollution: Multi-criteria assessment case study around schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tirico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130, pp.106551. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.105029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2025.106551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2025.105029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191101v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-specific, activity-based noise impact assessment using noise exposure cost</w:t>
               </w:r>
@@ -1646,291 +1646,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Siliézar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Geisler</w:t>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guiu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/noise-2022-0166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494192v1</w:t>
+                <w:t xml:space="preserve">hal-04494199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study on the audibility of siren-driven alert systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framework for urban sound assessment at the city scale based on citizen action, with the smartphone application NoiseCapture as a lever for participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Siliézar</w:t>
+                <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chapron</w:t>
+                <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/noise-2022-0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/noise-2022-0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494199v1</w:t>
+                <w:t xml:space="preserve">hal-04494192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte se prépare au risque tsunami : modélisations, alerte, évacuation, sensibilisation</w:t>
               </w:r>
@@ -1942,51 +1942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lagahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,391 +2312,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis for road traffic noise modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open-source modeling chain for the dynamic assessment of road traffic noise exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107899⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, 38p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2021.102793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122955v1</w:t>
+                <w:t xml:space="preserve">hal-03203833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Global sensitivity analysis for road traffic noise modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 178, pp.107938. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 176, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494180v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-source modeling chain for the dynamic assessment of road traffic noise exposure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+                <w:t xml:space="preserve">Data assimilation for urban noise mapping with a meta-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, 38p. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178, pp.107938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2021.102793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.107938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203833v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smartphone-Based Crowd-Sourced Database for Environmental Noise Assessment</w:t>
               </w:r>
@@ -2816,64 +2816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse modeling and joint state-parameter estimation with a noise mapping meta-model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2927,365 +2927,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability in sound power levels: Implications for static and dynamic traffic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Rey Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-05⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482315v1</w:t>
+                <w:t xml:space="preserve">hal-03608686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-modeling for urban noise mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (6), pp.3671-3681. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0002866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in sound power levels: Implications for static and dynamic traffic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche dynamique pour l’étude de l’emprise spatiale du bruit de trafic routier aux heures de pointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bécarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Rey Gonzalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+                <w:t xml:space="preserve">Ludovic Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 84, 9 p. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comment développer une mobilité plus durable : vers une approche systémique, 2020, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608686v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Taxonomy Proposal for the Assessment of the Changes in Soundscape Resulting from the COVID-19 Lockdown</w:t>
               </w:r>
@@ -3799,51 +3799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study of the relationships between mobile and fixed stations measurements in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,464 +4442,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of road traffic noise emissions: the influence of speed and acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kriging-based spatial interpolation from measurements for sound level mapping in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58, pp. 155-171. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (5), pp.2847-2857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5034799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011703v1</w:t>
+                <w:t xml:space="preserve">hal-01826354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling framework for multisource sound mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Jacquesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.34 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926210v1</w:t>
+                <w:t xml:space="preserve">hal-01808868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging-based spatial interpolation from measurements for sound level mapping in urban areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of road traffic noise emissions: the influence of speed and acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp. 155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2017.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5034799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01826354v1</w:t>
+                <w:t xml:space="preserve">hal-02011703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling framework for multisource sound mapping</w:t>
+                <w:t xml:space="preserve">Modélisation stochastique pour la production de cartes de bruit multi-sources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Jacquesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.14-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.04.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01808868v1</w:t>
+                <w:t xml:space="preserve">hal-01926210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
               </w:r>
@@ -5013,926 +5013,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687554v1</w:t>
+                <w:t xml:space="preserve">hal-01713254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the accuracy of mobile technology for measuring urban noise pollution in large scale participatory sensing campaigns</w:t>
+                <w:t xml:space="preserve">Modeling soundscape pleasantness using perceptive assessments and acoustic measurements along paths in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kennedy Kambona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.07.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (3), pp. 430-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465466v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling Soundscape Pleasantness Using perceptual Assessments and Acoustic Measurements Along Paths in Urban Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103 (3), pp.430 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926200v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soundscape pleasantness using perceptive assessments and acoustic measurements along paths in urban context</w:t>
+                <w:t xml:space="preserve">A study of the accuracy of mobile technology for measuring urban noise pollution in large scale participatory sensing campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gonzalez-Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kennedy Kambona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919073⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638348v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NoiseCapture : une démarche Open Science pour la production collaborative de cartes de bruit à l'aide de smartphones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+                <w:t xml:space="preserve">Modélisation et représentation de la qualité des environnements sonores en ville et pour le piéton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86-87, pp.37-46</w:t>
+              <w:t xml:space="preserve">, 2017, 86-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713254v1</w:t>
+                <w:t xml:space="preserve">hal-01926200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and Continuous Pleasantness Estimation of the Soundscape Perceived during Walking Trips through Urban Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Audio Coding Scheme for Quantitative and Qualitative Large Scale Acoustic Monitoring Using the Sensor Grid Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.144. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.2758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app7020144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17122758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465109v1</w:t>
+                <w:t xml:space="preserve">hal-01650593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Audio Coding Scheme for Quantitative and Qualitative Large Scale Acoustic Monitoring Using the Sensor Grid Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global and Continuous Pleasantness Estimation of the Soundscape Perceived during Walking Trips through Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (12), pp.2758. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17122758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app7020144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650593v1</w:t>
+                <w:t xml:space="preserve">hal-01465109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban soundscape maps modelled with geo-referenced data</w:t>
               </w:r>
@@ -6165,77 +6165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the transmission line matrix method for outdoor sound propagation modelling – Part 1: Model presentation and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,278 +6267,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the transmission line matrix method for outdoor sound propagation modelling – Part 1: Model presentation and evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Application of the Transmission Line Matrix method for outdoor sound propagation modelling – Part 2: Experimental validation using meteorological data derived from the meso-scale model Meso-NH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp.113-118. </w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp. 107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949035v1</w:t>
+                <w:t xml:space="preserve">hal-00915764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Transmission Line Matrix method for outdoor sound propagation modelling – Part 2: Experimental validation using meteorological data derived from the meso-scale model Meso-NH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the transmission line matrix method for outdoor sound propagation modelling – Part 1: Model presentation and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 76, pp. 107-112. </w:t>
+              <w:t xml:space="preserve">, 2014, 76, pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915764v1</w:t>
+                <w:t xml:space="preserve">hal-00949035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including the drag effects of canopies: real case large-eddy simulation studies</w:t>
               </w:r>
@@ -6563,51 +6563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6925,545 +6925,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
+                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319847v1</w:t>
+                <w:t xml:space="preserve">hal-05319861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaP International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320189v1</w:t>
+                <w:t xml:space="preserve">hal-05365701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agents Traffic Systems and Mobility Validity Range for Assessing Noise Pollution Exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+                <w:t xml:space="preserve">Systemic approach for the assessment of the impact of urban mobility on exposures to environmental Pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Torino, Italy</w:t>
+              <w:t xml:space="preserve">TaP International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319861v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la gêne à la semaine des riverains des lignes à grande vitesse ferroviaires : analyse d’une expérimentation in situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+                <w:t xml:space="preserve">Environmental urban noise and the assessment of environmental impacts and opportunities with agent-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Internoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365701v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic-related air pollution and noise exposure in urban area: a multicriteria assessment framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tirico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,51 +7471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Galassi Luquezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bécarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TaP International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
@@ -7769,77 +7769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Perceived Annoyance of High-Speed Trains with an Experience Sampling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,77 +7894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a pilot study using experience sampling method to assess railway noise annoyance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,77 +8054,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Escar-Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Geisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER-NOISE24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.8155-8162, </w:t>
@@ -8175,90 +8175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation spatiale d'un réseau de sirènes d'alerte à la population en fonction de leur audibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques Acoustique et Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerema; Université Gustave Eiffel, Jun 2024, Autun, France</w:t>
@@ -8758,64 +8758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using experience sampling method to study railway noise annoyance : A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Philipps-Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiello Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,90 +9116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de l'audibilité d'un système d'alerte SAIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Siliézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9716,90 +9716,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cartographie du bruit plus rapide et plus précise combinant méta-modélisation et assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9945,64 +9945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster and more accurate noise mapping combining mettamodeling and dat assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,51 +10230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroNoise 2021 : 12th European Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, MADERE, Portugal. 10 p</w:t>
@@ -10303,64 +10303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation for urban noise maps generated by a meta- model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10545,51 +10545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a smartphone measurement application to teach basics in buildings and environmental acoustics to schoolchildren and teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10673,381 +10673,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between noise annoyance, urban soundscape and acoustic indicators in the French city of Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Can</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio, 23rd International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, AIX LA CHAPELLE, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387410v1</w:t>
+                <w:t xml:space="preserve">hal-02489925v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between noise annoyance, urban soundscape and acoustic indicators in the French city of Lorient</w:t>
+                <w:t xml:space="preserve">Links between representation of outdoor soundscape, noise annoyance at home and outdoor acoustic measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA 2019 and EAA Euroregio, 23rd International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, AIX LA CHAPELLE, Germany</w:t>
+              <w:t xml:space="preserve">Internoise 2019, The 48th International Congress and Exhibition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489925v2</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between representation of outdoor soundscape, noise annoyance at home and outdoor acoustic measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2019, The 48th International Congress and Exhibition on Noise Control Engineering</w:t>
+              <w:t xml:space="preserve">48th International Congress and Exhibition on Noise Control Engineering (INTER-NOISE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489974v2</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Mapping based on OpenStreetMap data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11498,342 +11498,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics '17 Boston</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hong Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01565214v1</w:t>
+                <w:t xml:space="preserve">hal-01676009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic mapping based on measurements: space and time interpolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise mapping based on participative measurements with a smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNOISE 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics '17 Boston</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676009v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des outils de télédétection à l'amélioration des prévisions des nuisances sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,277 +11990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental conditions on sound pleasantness evaluations</w:t>
+                <w:t xml:space="preserve">Sound pleasantness evaluation of pedestrian walks in urban sound environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Botteldooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2016, 22nd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 10p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375856v2</w:t>
+                <w:t xml:space="preserve">hal-01375831v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound pleasantness evaluation of pedestrian walks in urban sound environments</w:t>
+                <w:t xml:space="preserve">Influence of experimental conditions on sound pleasantness evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Beron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert de Coensel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2016, 22nd International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 11p</w:t>
+              <w:t xml:space="preserve">, Sep 2016, BUENOS AIRES, Argentina. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375831v2</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of noise indicators in an urban context</w:t>
               </w:r>
@@ -12615,351 +12615,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical predictions for environmental acoustics: simulation of atmospheric fields and integration in a propagation model</w:t>
+                <w:t xml:space="preserve">Numerical predictions for environmental acoustics : simulation of atmospheric fields and integration in a propagation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Apr 2012, France. pp 3257-3262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810968v1</w:t>
+                <w:t xml:space="preserve">hal-00850695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical predictions for environmental acoustics : simulation of atmospheric fields and integration in a propagation model</w:t>
+                <w:t xml:space="preserve">Numerical predictions for environmental acoustics: simulation of atmospheric fields and integration in a propagation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gauvreau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, France. pp 3257-3262</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850695v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling time domain acoustical and mesoscale meteorological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Long Range Sound Propagation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, ANNAPOLIS, United States. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13010,51 +13010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13426,51 +13426,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
+                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prampart</w:t>
@@ -13498,93 +13498,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261154v1</w:t>
+                <w:t xml:space="preserve">hal-04756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along a landscape anthropization gradient</w:t>
+                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Prampart</w:t>
@@ -13612,69 +13612,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756646v1</w:t>
+                <w:t xml:space="preserve">hal-04261154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13705,64 +13705,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique pour l'acoustique environnementale : simulation de champs météorologiques et intégration dans un modèle de propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berengier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14126,51 +14126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tarlao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109342" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107899" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203833v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102793" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141072v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002866" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608686v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gonzalo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102339" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Asensio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lercher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gozalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Balastegui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Romeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5034799" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez-Boix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Kambona" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638348v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Torchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929747" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915764v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9758-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G614Q6D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moisan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W1-2022-387-2022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0389" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aletta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sten Axelsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489925v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489974v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375856v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beron" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375831v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373857v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375815v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Vertriest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Boes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850695v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LEMA1022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Fancello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Bista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-025-00765-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galassi Luquezi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Le Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2025.105452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Baclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cesbron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rumpler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2025.110713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2025.106551" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329254v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tirico" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sengelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2025.105029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Nygren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0026479" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hankach" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vandanjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2024.105188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Tarlao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109572" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109342" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sili&#233;zar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0165" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Geisler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guiu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2022-0166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lagah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25078" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584844v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gontier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2021.102793" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mallet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lesieur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.107938" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Boumchich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph1010000" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494187v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004984" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608686v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gonzalo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102339" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002866" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;carie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-05" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Asensio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gasco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lercher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17124205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463030v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L'hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Botteldooren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida C Coelho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107518" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Rey Gozalo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Suarez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107337" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873773v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quintero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Balastegui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Romeu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.07.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.12.014" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlo Filipan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Coensel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.054" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388788v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Petiot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919384" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.10.049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ribeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919149" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826354v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5034799" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Jacquesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.04.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2017.12.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926210v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919073" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonzalez-Boix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Kambona" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.07.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650593v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122758" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app7020144" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/noise-2016-0020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ricciardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delaitre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Maria Torchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4929747" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949035v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2013.07.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-012-9758-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5G614Q6D-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096000v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benaatia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Roux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Philipps-Bertin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319847v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3502" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683861v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chiello" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2297" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736004v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Escar-Otin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4053" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Arora" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_1842" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319828v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178197v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315428v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiello Olivier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Bellec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777367v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848498v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maltete" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773324v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moisan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W1-2022-387-2022" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848396v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588596v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432926v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616731v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233662v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0389" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414987v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aletta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oberman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;sten Axelsson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231869v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1039" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489925v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489974v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616879v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011918v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519609v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926273v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676009v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375831v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375856v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Beron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373857v3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375815v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talis Vertriest" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Boes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470525v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Sun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Wei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy van Renterghem" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850695v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810968v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491054v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00737449v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00850700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00743330v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LEMA1022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>