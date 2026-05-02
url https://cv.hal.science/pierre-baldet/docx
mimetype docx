--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre BALDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Pierre BALDET, Chargé de Recherche, UMR Biologie du Fruit et Pathologie, Equipe Méta, Centre de Recherche INRAE de Nouvelle Aquitaine-Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7351-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140236465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196241011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bachelor degree in Sciences of Nature and Life (DEUG B). Ile de la Réunion University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bachelor degree (Licence) in Biochemistry. Aix-Marseille II University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master 1 degree (Maîtrise) in Biochemistry. Aix-Marseille II University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Military service in the Health Service of the French Air Force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 degree (DEA) in Enzymology. Aix-Marseille II & Paris XI Universities, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Biology. Joseph Fourier University, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Research School of Biological Sciences, The Australian National University, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Unité Mixte de Recherche CNRS/Rhône-Poulenc Agrochimie, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation to Supervise Research (HDR), University of Bordeaux 2 Victor Ségalen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Senior Research Fellow, UMR 1332 Fruit Biology and Pathology, INRAE, Bordeaux, France (1996-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2, 6 months in Pr. Jacques Ricard laboratory. Centre de Biochimie et de Biologie Moléculaire du CNRS, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Regulation of the chloroplastic fructose-1,6-bisphosphatase by the fructose-2,6-bisphosphate. Search for a chloroplastic 6-phosphofructo-2-kinase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD, 3 years and a half in Pr. Roland Douce laboratory (UMR41). Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the metabolism of the vitamin biotin in higher plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 2 years in Pr. John Andrew laboratory, Research School of Biological Sciences, The Australian National University, Canberra, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the mechanisms that modulate CO2 and O2 up-take by the enzyme RubisCO from several marine algae.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 1 year in Dominique Job laboratory (UMR41).Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Characterization of the last enzyme of the biotin biosynthesis pathway (biotin synthase), development of an enzymatic assay to screen new herbicide molecules.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission of 6 months in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the TIL joint laboratory Tsukuba-INRA 2008-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Tilling of genes involved in the ascorbate biosynthesis in EMS tomato collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 & 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Fernando Carrari laboratory at the Instituto de Biotecnología of INTA Buenos Aires (Argentina) in the frame of the ECOS-Sud France Argentina project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the vitamin E metabolism and its regulation in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 & 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the PHC Project “Sakura”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the link between ascorbic acid metabolism and parthenocarpy in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.eraf122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaHCO3 impairs the growth and fruit yield of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti M Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100354. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2024.100354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial dysfunction associated with ascorbate synthesis in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Mazorra Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Michelle Cosme Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederson Bortolini Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Pireda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Jesus Dorighetto Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High light stress induces H2O2 production and accelerates fruit ripening in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.111348. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated MAGIC and GWAS population mapping reveals the link between vitamin E content and natural variation in chorismate metabolism in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (4), pp.907-923. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low ascorbic acid content on tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Leonel Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03440-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Rautengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.356-369. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of GDP-L-galactose phosphorylase, an enzyme required for ascorbic acid synthesis, reduces tomato fruit yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two tomato GDP-D-mannose epimerase isoforms involved in ascorbate biosynthesis play specific roles in cell wall biosynthesis and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mounet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (15), pp.4767-4777. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Tomato Fruit Ascorbate Levels and Consequences of Manipulation of Ascorbate Metabolism on Drought Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the Second International Symposium on Biotechnology of Fruit Species, 1048, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1048.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the tomato Sugar Partitioning Affecting protein (SPA) modifies sink strength through a shift in leaf sugar metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (5), pp.676-87. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the fruit-specific PEP Carboxylase SlPPC2 promoter at early stages of tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aboul-Soud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the GDP-d-mannose 3,5-Epimerase Affects the Structure and Cross-linking of the Pectic Polysaccharide Rhamnogalacturonan II and Plant Growth in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (10), pp.8014 - 8020. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.198614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of apple spermidine synthase 1 (MdSPDS1) leads to significant salt tolerance in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hichem Neily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.10.1013a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged root hypoxia on the antioxidant content of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Stammitti-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of cell proliferation-related genes in early developing flowers is affected by a fruit load reduction in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological, biochemical and molecular analysis of sugar-starvation responses in tomato roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Joubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (385), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erg113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses to carbohydrate limitation in tomato fruit at two stages of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form l Rubiscos from non-green algae are expressed abundantly but not assembled in tobacco chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of low subcellular pH during the development of cherry tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: purification and characterization of bioB gene product equivalent from Arabidopsis thaliana overexpressed in Escherichia coli and its subcellular localization in pea leaf cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 419, pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: isolation of a cDNA encoding Arabidopsis thaliana bioB-gene product equivalent by functional complementation of a biotin auxotroph mutant bioB105 of Escherichia coli K12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 319 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of inorganic carbon fluxes, carbonic anhydrase(s) and ribulose-1,5-biphosphate carboxylase-oxygenase in the green unicellular alga Coccomyxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Sültemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murrayr. Badger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 197 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00202657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of two structurally different forms of acetyl-CoA carboxylase in young pea leaves, of which one is sensitive to aryloxyphenoxypropionate herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 300 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of 3-Methylcrotonyl-Coenzyme A Carboxylase from Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (3), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.102.3.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Free and Bound Biotin in Cells from Green Pea Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 303 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abbi.1993.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin biosynthesis in higher plant cells. Identification of intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Gerbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217 (1), pp.479-485. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1993.tb18267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Biotin and 3-Methylcrotonyl-Coenzyme A Carboxylase in Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 99 (2), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.99.2.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the conformational transition of the spinach chloroplast fructose-1,6-bisphosphatase induced by fructose 2,6-bisphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 195 (3), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1991.tb15752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals signaling from the ascorbate pool and links with translation and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference COST FA1106 “Quality Fruit”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Solanaceae JSOL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the ascorbic acid biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Biotechnology of Fruit Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nelson, New Zealand. 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Do Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AI Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying vitamin E in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-Mannose-3,5-epimerase, a key enzyme at the crossing between vitamin C and cell wall polysaccharide biosynthesis pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GDP-Mannose-3,5-epimerase, carrefour entre la voie de biosynthèse de la vitamine C et des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Boussens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-Mannose Epimerase (GME) and galactono_1,4-lactone dehydrogenase (GALLDH) affect strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidants and health benefits of strawberry: a review of current research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilling approach to study the function of two key genes of the ascorbic biosynthesis in EMS tomato mutant plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ascorbic acid in plant growth, development and stress tolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.XVIII, 514, 2017, 978-3-319-74056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamins in fleshy fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit Ripening : Physiology, signalling ang genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-1-84593-962-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin enzymes in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis : from light to biosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId345"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre BALDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Pierre BALDET, Chargé de Recherche, UMR Biologie du Fruit et Pathologie, Equipe Méta, Centre de Recherche INRAE de Nouvelle Aquitaine-Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7351-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140236465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196241011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bachelor degree in Sciences of Nature and Life (DEUG B). Ile de la Réunion University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bachelor degree (Licence) in Biochemistry. Aix-Marseille II University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master 1 degree (Maîtrise) in Biochemistry. Aix-Marseille II University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Military service in the Health Service of the French Air Force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 degree (DEA) in Enzymology. Aix-Marseille II & Paris XI Universities, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Biology. Joseph Fourier University, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Research School of Biological Sciences, The Australian National University, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Unité Mixte de Recherche CNRS/Rhône-Poulenc Agrochimie, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation to Supervise Research (HDR), University of Bordeaux 2 Victor Ségalen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Senior Research Fellow, UMR 1332 Fruit Biology and Pathology, INRAE, Bordeaux, France (1996-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2, 6 months in Pr. Jacques Ricard laboratory. Centre de Biochimie et de Biologie Moléculaire du CNRS, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Regulation of the chloroplastic fructose-1,6-bisphosphatase by the fructose-2,6-bisphosphate. Search for a chloroplastic 6-phosphofructo-2-kinase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD, 3 years and a half in Pr. Roland Douce laboratory (UMR41). Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the metabolism of the vitamin biotin in higher plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 2 years in Pr. John Andrew laboratory, Research School of Biological Sciences, The Australian National University, Canberra, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the mechanisms that modulate CO2 and O2 up-take by the enzyme RubisCO from several marine algae.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 1 year in Dominique Job laboratory (UMR41).Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Characterization of the last enzyme of the biotin biosynthesis pathway (biotin synthase), development of an enzymatic assay to screen new herbicide molecules.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission of 6 months in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the TIL joint laboratory Tsukuba-INRA 2008-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Tilling of genes involved in the ascorbate biosynthesis in EMS tomato collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 & 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Fernando Carrari laboratory at the Instituto de Biotecnología of INTA Buenos Aires (Argentina) in the frame of the ECOS-Sud France Argentina project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the vitamin E metabolism and its regulation in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 & 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the PHC Project “Sakura”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the link between ascorbic acid metabolism and parthenocarpy in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.eraf122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaHCO3 impairs the growth and fruit yield of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti M Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100354. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2024.100354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial dysfunction associated with ascorbate synthesis in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Mazorra Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Michelle Cosme Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederson Bortolini Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Pireda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Jesus Dorighetto Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High light stress induces H2O2 production and accelerates fruit ripening in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.111348. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated MAGIC and GWAS population mapping reveals the link between vitamin E content and natural variation in chorismate metabolism in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (4), pp.907-923. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of GDP-L-galactose phosphorylase, an enzyme required for ascorbic acid synthesis, reduces tomato fruit yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low ascorbic acid content on tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Leonel Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03440-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Rautengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.356-369. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two tomato GDP-D-mannose epimerase isoforms involved in ascorbate biosynthesis play specific roles in cell wall biosynthesis and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mounet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (15), pp.4767-4777. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Tomato Fruit Ascorbate Levels and Consequences of Manipulation of Ascorbate Metabolism on Drought Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the Second International Symposium on Biotechnology of Fruit Species, 1048, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1048.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the tomato Sugar Partitioning Affecting protein (SPA) modifies sink strength through a shift in leaf sugar metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (5), pp.676-87. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the fruit-specific PEP Carboxylase SlPPC2 promoter at early stages of tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aboul-Soud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the GDP-d-mannose 3,5-Epimerase Affects the Structure and Cross-linking of the Pectic Polysaccharide Rhamnogalacturonan II and Plant Growth in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (10), pp.8014 - 8020. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.198614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of apple spermidine synthase 1 (MdSPDS1) leads to significant salt tolerance in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hichem Neily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.10.1013a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged root hypoxia on the antioxidant content of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Stammitti-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of cell proliferation-related genes in early developing flowers is affected by a fruit load reduction in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological, biochemical and molecular analysis of sugar-starvation responses in tomato roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Joubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (385), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erg113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses to carbohydrate limitation in tomato fruit at two stages of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form l Rubiscos from non-green algae are expressed abundantly but not assembled in tobacco chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of low subcellular pH during the development of cherry tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: purification and characterization of bioB gene product equivalent from Arabidopsis thaliana overexpressed in Escherichia coli and its subcellular localization in pea leaf cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 419, pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: isolation of a cDNA encoding Arabidopsis thaliana bioB-gene product equivalent by functional complementation of a biotin auxotroph mutant bioB105 of Escherichia coli K12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 319 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of inorganic carbon fluxes, carbonic anhydrase(s) and ribulose-1,5-biphosphate carboxylase-oxygenase in the green unicellular alga Coccomyxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Sültemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murrayr. Badger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 197 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00202657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of two structurally different forms of acetyl-CoA carboxylase in young pea leaves, of which one is sensitive to aryloxyphenoxypropionate herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 300 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of 3-Methylcrotonyl-Coenzyme A Carboxylase from Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (3), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.102.3.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin biosynthesis in higher plant cells. Identification of intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Gerbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217 (1), pp.479-485. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1993.tb18267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Free and Bound Biotin in Cells from Green Pea Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 303 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abbi.1993.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Biotin and 3-Methylcrotonyl-Coenzyme A Carboxylase in Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 99 (2), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.99.2.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the conformational transition of the spinach chloroplast fructose-1,6-bisphosphatase induced by fructose 2,6-bisphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 195 (3), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1991.tb15752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals signaling from the ascorbate pool and links with translation and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference COST FA1106 “Quality Fruit”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Solanaceae JSOL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the ascorbic acid biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Biotechnology of Fruit Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nelson, New Zealand. 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Do Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AI Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying vitamin E in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-Mannose-3,5-epimerase, a key enzyme at the crossing between vitamin C and cell wall polysaccharide biosynthesis pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GDP-Mannose-3,5-epimerase, carrefour entre la voie de biosynthèse de la vitamine C et des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Boussens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-Mannose Epimerase (GME) and galactono_1,4-lactone dehydrogenase (GALLDH) affect strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidants and health benefits of strawberry: a review of current research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilling approach to study the function of two key genes of the ascorbic biosynthesis in EMS tomato mutant plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ascorbic acid in plant growth, development and stress tolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.XVIII, 514, 2017, 978-3-319-74056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin enzymes in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis : from light to biosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="953FD11C"/>
+    <w:nsid w:val="A3CE926A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baldet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140236465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196241011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti M Ganganelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as L Alegre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steelheart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2024.100354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Mazorra Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Michelle Cosme Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederson Bortolini Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pireda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Jesus Dorighetto Cogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Alegre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Leonel Alegre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03440-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03345-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.198614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Arfaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.10.1013a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti-Bert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0B6F5TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg113" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00941.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Whitney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Hudson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruffet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Palmqvist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter S&#252;ltemeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.John Andrews" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrayr. Badger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202657" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-QFZ4Q6MR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Douce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Axiotis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.3.957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abbi.1993.1256" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0WGMKQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gerbling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18267.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soulie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1991.tb15752.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121504v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128180v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matringe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797876v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845939625" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baldet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140236465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196241011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti M Ganganelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as L Alegre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steelheart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2024.100354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Mazorra Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Michelle Cosme Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederson Bortolini Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pireda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Jesus Dorighetto Cogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Alegre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03345-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Leonel Alegre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03440-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.198614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Arfaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.10.1013a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti-Bert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0B6F5TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg113" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00941.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Whitney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Hudson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruffet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Palmqvist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter S&#252;ltemeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.John Andrews" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrayr. Badger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202657" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-QFZ4Q6MR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Douce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Axiotis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.3.957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gerbling" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18267.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abbi.1993.1256" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0WGMKQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soulie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1991.tb15752.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744048v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matringe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>