--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre BALDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Pierre BALDET, Chargé de Recherche, UMR Biologie du Fruit et Pathologie, Equipe Méta, Centre de Recherche INRAE de Nouvelle Aquitaine-Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7351-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140236465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196241011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bachelor degree in Sciences of Nature and Life (DEUG B). Ile de la Réunion University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bachelor degree (Licence) in Biochemistry. Aix-Marseille II University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master 1 degree (Maîtrise) in Biochemistry. Aix-Marseille II University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Military service in the Health Service of the French Air Force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 degree (DEA) in Enzymology. Aix-Marseille II & Paris XI Universities, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Biology. Joseph Fourier University, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Research School of Biological Sciences, The Australian National University, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Unité Mixte de Recherche CNRS/Rhône-Poulenc Agrochimie, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation to Supervise Research (HDR), University of Bordeaux 2 Victor Ségalen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Senior Research Fellow, UMR 1332 Fruit Biology and Pathology, INRAE, Bordeaux, France (1996-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2, 6 months in Pr. Jacques Ricard laboratory. Centre de Biochimie et de Biologie Moléculaire du CNRS, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Regulation of the chloroplastic fructose-1,6-bisphosphatase by the fructose-2,6-bisphosphate. Search for a chloroplastic 6-phosphofructo-2-kinase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD, 3 years and a half in Pr. Roland Douce laboratory (UMR41). Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the metabolism of the vitamin biotin in higher plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 2 years in Pr. John Andrew laboratory, Research School of Biological Sciences, The Australian National University, Canberra, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the mechanisms that modulate CO2 and O2 up-take by the enzyme RubisCO from several marine algae.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 1 year in Dominique Job laboratory (UMR41).Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Characterization of the last enzyme of the biotin biosynthesis pathway (biotin synthase), development of an enzymatic assay to screen new herbicide molecules.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission of 6 months in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the TIL joint laboratory Tsukuba-INRA 2008-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Tilling of genes involved in the ascorbate biosynthesis in EMS tomato collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 & 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Fernando Carrari laboratory at the Instituto de Biotecnología of INTA Buenos Aires (Argentina) in the frame of the ECOS-Sud France Argentina project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the vitamin E metabolism and its regulation in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 & 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the PHC Project “Sakura”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the link between ascorbic acid metabolism and parthenocarpy in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.eraf122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaHCO3 impairs the growth and fruit yield of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti M Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100354. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2024.100354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial dysfunction associated with ascorbate synthesis in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Mazorra Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Michelle Cosme Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederson Bortolini Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Pireda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Jesus Dorighetto Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High light stress induces H2O2 production and accelerates fruit ripening in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.111348. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated MAGIC and GWAS population mapping reveals the link between vitamin E content and natural variation in chorismate metabolism in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (4), pp.907-923. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of GDP-L-galactose phosphorylase, an enzyme required for ascorbic acid synthesis, reduces tomato fruit yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low ascorbic acid content on tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Leonel Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03440-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Rautengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.356-369. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two tomato GDP-D-mannose epimerase isoforms involved in ascorbate biosynthesis play specific roles in cell wall biosynthesis and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mounet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (15), pp.4767-4777. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Tomato Fruit Ascorbate Levels and Consequences of Manipulation of Ascorbate Metabolism on Drought Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the Second International Symposium on Biotechnology of Fruit Species, 1048, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1048.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the tomato Sugar Partitioning Affecting protein (SPA) modifies sink strength through a shift in leaf sugar metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (5), pp.676-87. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the fruit-specific PEP Carboxylase SlPPC2 promoter at early stages of tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aboul-Soud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the GDP-d-mannose 3,5-Epimerase Affects the Structure and Cross-linking of the Pectic Polysaccharide Rhamnogalacturonan II and Plant Growth in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (10), pp.8014 - 8020. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.198614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of apple spermidine synthase 1 (MdSPDS1) leads to significant salt tolerance in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hichem Neily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.10.1013a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged root hypoxia on the antioxidant content of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Stammitti-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of cell proliferation-related genes in early developing flowers is affected by a fruit load reduction in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological, biochemical and molecular analysis of sugar-starvation responses in tomato roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Joubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (385), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erg113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses to carbohydrate limitation in tomato fruit at two stages of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form l Rubiscos from non-green algae are expressed abundantly but not assembled in tobacco chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of low subcellular pH during the development of cherry tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: purification and characterization of bioB gene product equivalent from Arabidopsis thaliana overexpressed in Escherichia coli and its subcellular localization in pea leaf cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 419, pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: isolation of a cDNA encoding Arabidopsis thaliana bioB-gene product equivalent by functional complementation of a biotin auxotroph mutant bioB105 of Escherichia coli K12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 319 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of inorganic carbon fluxes, carbonic anhydrase(s) and ribulose-1,5-biphosphate carboxylase-oxygenase in the green unicellular alga Coccomyxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Sültemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murrayr. Badger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 197 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00202657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of two structurally different forms of acetyl-CoA carboxylase in young pea leaves, of which one is sensitive to aryloxyphenoxypropionate herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 300 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of 3-Methylcrotonyl-Coenzyme A Carboxylase from Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (3), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.102.3.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin biosynthesis in higher plant cells. Identification of intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Gerbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217 (1), pp.479-485. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1993.tb18267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Free and Bound Biotin in Cells from Green Pea Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 303 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abbi.1993.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Biotin and 3-Methylcrotonyl-Coenzyme A Carboxylase in Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 99 (2), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.99.2.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the conformational transition of the spinach chloroplast fructose-1,6-bisphosphatase induced by fructose 2,6-bisphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 195 (3), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1991.tb15752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals signaling from the ascorbate pool and links with translation and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference COST FA1106 “Quality Fruit”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Solanaceae JSOL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the ascorbic acid biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Biotechnology of Fruit Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nelson, New Zealand. 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Do Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AI Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying vitamin E in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-Mannose-3,5-epimerase, a key enzyme at the crossing between vitamin C and cell wall polysaccharide biosynthesis pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GDP-Mannose-3,5-epimerase, carrefour entre la voie de biosynthèse de la vitamine C et des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Boussens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-Mannose Epimerase (GME) and galactono_1,4-lactone dehydrogenase (GALLDH) affect strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidants and health benefits of strawberry: a review of current research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilling approach to study the function of two key genes of the ascorbic biosynthesis in EMS tomato mutant plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ascorbic acid in plant growth, development and stress tolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.XVIII, 514, 2017, 978-3-319-74056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin enzymes in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis : from light to biosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre BALDET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Dr Pierre BALDET, Chargé de Recherche, UMR Biologie du Fruit et Pathologie, Equipe Méta, Centre de Recherche INRAE de Nouvelle Aquitaine-Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7351-1803</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140236465</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">196241011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1984-1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Bachelor degree in Sciences of Nature and Life (DEUG B). Ile de la Réunion University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Bachelor degree (Licence) in Biochemistry. Aix-Marseille II University, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1987</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Master 1 degree (Maîtrise) in Biochemistry. Aix-Marseille II University, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Military service in the Health Service of the French Air Force</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2 degree (DEA) in Enzymology. Aix-Marseille II & Paris XI Universities, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD in Biology. Joseph Fourier University, Grenoble, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Research School of Biological Sciences, The Australian National University, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post doctoral position. Unité Mixte de Recherche CNRS/Rhône-Poulenc Agrochimie, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Habilitation to Supervise Research (HDR), University of Bordeaux 2 Victor Ségalen.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current situation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Senior Research Fellow, UMR 1332 Fruit Biology and Pathology, INRAE, Bordeaux, France (1996-present)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESEARCH EXPERIENCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Master 2, 6 months in Pr. Jacques Ricard laboratory. Centre de Biochimie et de Biologie Moléculaire du CNRS, Marseille, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Regulation of the chloroplastic fructose-1,6-bisphosphatase by the fructose-2,6-bisphosphate. Search for a chloroplastic 6-phosphofructo-2-kinase.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1990-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PhD, 3 years and a half in Pr. Roland Douce laboratory (UMR41). Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the metabolism of the vitamin biotin in higher plants.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993-1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 2 years in Pr. John Andrew laboratory, Research School of Biological Sciences, The Australian National University, Canberra, Australia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the mechanisms that modulate CO2 and O2 up-take by the enzyme RubisCO from several marine algae.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Post-doc of 1 year in Dominique Job laboratory (UMR41).Rhone Poulenc Agrochimie-CNRS. Lyon, France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Characterization of the last enzyme of the biotin biosynthesis pathway (biotin synthase), development of an enzymatic assay to screen new herbicide molecules.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Mission of 6 months in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the TIL joint laboratory Tsukuba-INRA 2008-2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Tilling of genes involved in the ascorbate biosynthesis in EMS tomato collection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 & 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Fernando Carrari laboratory at the Instituto de Biotecnología of INTA Buenos Aires (Argentina) in the frame of the ECOS-Sud France Argentina project.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the vitamin E metabolism and its regulation in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 & 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Two missions of 1 month in Pr. Hiroshi Ezura laboratory at the Gene Research Center, University of Tsukuba (Japan) in the frame of the PHC Project “Sakura”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subject : Study of the link between ascorbic acid metabolism and parthenocarpy in tomato fruits.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecies predictions of growth traits from quantitative transcriptome data acquired during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.eraf122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NaHCO3 impairs the growth and fruit yield of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti M Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.100354. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stress.2024.100354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-regulated GDP-l-galactose phosphorylase calls the tune in ascorbate biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (9), pp.2631-2643. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae032/7607105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme‐based kinetic modelling of ASC–GSH cycle during tomato fruit development reveals the importance of reducing power and ROS availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dussarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue light promotes ascorbate synthesis by deactivating the PAS/LOV photoreceptor that inhibits GDP- l -galactose phosphorylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Blomeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (7), pp.2615-2634. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koad108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial dysfunction associated with ascorbate synthesis in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel Mazorra Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gláucia Michelle Cosme Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederson Bortolini Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Pireda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antônio Jesus Dorighetto Cogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2022.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High light stress induces H2O2 production and accelerates fruit ripening in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 322, pp.111348. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2022.111348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of ascorbic acid impairs pollen fertility in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (8), pp.3091-3107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validated MAGIC and GWAS population mapping reveals the link between vitamin E content and natural variation in chorismate metabolism in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estanislao Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Belen de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isidore Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (4), pp.907-923. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of low ascorbic acid content on tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Leonel Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03440-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of carbon metabolism in two maize sister lines contrasted for chilling tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Duran Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Rautengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Bassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sellier-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.356-369. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erz421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deficiency of GDP-L-galactose phosphorylase, an enzyme required for ascorbic acid synthesis, reduces tomato fruit yield.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías L Alegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Steelheart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251 (2), pp.54. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-020-03345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Get the Balance Right: ROS Homeostasis and Redox Signalling in Fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Flandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Beauvoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colombie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in Blossom-end Rot Resistance in Tomato Cultivars is Associated with Total Ascorbate rather than Calcium Concentration in the Distal End Part of Fruits &amp;lt;i&amp;gt;per se&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87 (3), pp.372-381. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2503/hortj.OKD-150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two tomato GDP-D-mannose epimerase isoforms involved in ascorbate biosynthesis play specific roles in cell wall biosynthesis and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Mounet-Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (15), pp.4767-4777. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in Tomato Fruit Ascorbate Levels and Consequences of Manipulation of Ascorbate Metabolism on Drought Stress Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Duboscq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Proceedings of the Second International Symposium on Biotechnology of Fruit Species, 1048, pp.75-84. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2014.1048.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the tomato Sugar Partitioning Affecting protein (SPA) modifies sink strength through a shift in leaf sugar metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Bermúdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (5), pp.676-87. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature inhibits ascorbate recycling and light stimulation of the ascorbate pool in tomato despite increased expression of biosynthesis genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Lopez Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), 13 p. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0084474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of vitamin C in tomato through TILLING identification of ascorbate-deficient tomato mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (3), pp.309-314. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650242v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diminution in ascorbate oxidase activity affects carbon allocation and improves yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02564.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the fruit-specific PEP Carboxylase SlPPC2 promoter at early stages of tomato fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Aboul-Soud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Menn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pribat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the GDP-d-mannose 3,5-Epimerase Affects the Structure and Cross-linking of the Pectic Polysaccharide Rhamnogalacturonan II and Plant Growth in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Driouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (10), pp.8014 - 8020. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.198614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of apple spermidine synthase 1 (MdSPDS1) leads to significant salt tolerance in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hichem Neily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Arfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Saito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu-Li Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5511/plantbiotechnology.10.1013a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of long-term cadmium exposure on growth and metabolomic profile of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73 (8), pp.1965-1974. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of prolonged root hypoxia on the antioxidant content of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Stammitti-Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (3), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Génard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged root hypoxia induces ammonium accumulation and decreases the nutritional quality of tomato fruits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 165 (13), pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jplph.2007.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate Genes and Quantitative Trait Loci Affecting Fruit Ascorbic Acid Content in Three Tomato Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (4), pp.1943-1953. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.091413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expression of cell proliferation-related genes in early developing flowers is affected by a fruit load reduction in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 57 (4), pp.961-970. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erj082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological, biochemical and molecular analysis of sugar-starvation responses in tomato roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Joubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dieuaide-Noubhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (385), pp.1143-1151. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erg113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted responses to carbohydrate limitation in tomato fruit at two stages of development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25, pp.1639-1649. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00941.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form l Rubiscos from non-green algae are expressed abundantly but not assembled in tobacco chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (5), pp.535-547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR study of low subcellular pH during the development of cherry tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Biran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27, pp.61-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flowering to artificial pollination in larch for breeding and seed orchard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry Chronicle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74 (2), pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: purification and characterization of bioB gene product equivalent from Arabidopsis thaliana overexpressed in Escherichia coli and its subcellular localization in pea leaf cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 419, pp.206-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin synthesis in higher plants: isolation of a cDNA encoding Arabidopsis thaliana bioB-gene product equivalent by functional complementation of a biotin auxotroph mutant bioB105 of Escherichia coli K12.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 319 (2), pp.99-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of inorganic carbon fluxes, carbonic anhydrase(s) and ribulose-1,5-biphosphate carboxylase-oxygenase in the green unicellular alga Coccomyxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Palmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Sültemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murrayr. Badger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 197 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00202657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and characterization of two structurally different forms of acetyl-CoA carboxylase in young pea leaves, of which one is sensitive to aryloxyphenoxypropionate herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 300 (2), pp.557-565. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bj3000557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification and Characterization of 3-Methylcrotonyl-Coenzyme A Carboxylase from Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 102 (3), pp.957-965. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.102.3.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Free and Bound Biotin in Cells from Green Pea Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 303 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/abbi.1993.1256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin biosynthesis in higher plant cells. Identification of intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidrun Gerbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 217 (1), pp.479-485. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1993.tb18267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Biotin and 3-Methylcrotonyl-Coenzyme A Carboxylase in Higher Plant Mitochondria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Axiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 99 (2), pp.450-455. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.99.2.450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of the conformational transition of the spinach chloroplast fructose-1,6-bisphosphatase induced by fructose 2,6-bisphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 195 (3), pp.671-678. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1432-1033.1991.tb15752.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating tomato fruit ascorbate content via the identification ofascorbate-deficient and ascorbate-enriched GGP mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Deslous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato mutants for fruit size and yield control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Musseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Batsheva de Rothschild Seminar on Breaking Yield Barriers of Crop Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology study in tomato fruit reveals signaling from the ascorbate pool and links with translation and the heat-shock response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference COST FA1106 “Quality Fruit”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Porto, Portugal. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C and cell wall metabolisms in tomato: GDP-D-mannose epimerase (GME) a key actor of these interrelated pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th Solanaceae Conference SOL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering ascorbic acid regulation in tomato fruit ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting of the Tomato Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. EUCARPIA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin C biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Solanaceae JSOL meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the ascorbic acid biosynthesis and regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBR conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Assali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of antioxidant enzymes as a tool to improve yield in tomato under water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Biotechnology of Fruit Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nelson, New Zealand. 228 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone-induced detoxification processes in three &amp;lt;em&amp;gt;populus&amp;lt;/em&amp;gt; genotypes: metabolomic and molecular approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keski-Saari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keinanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kontunen Soppela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference “Biological Reactions of Forests to Climate Change and Air Pollution”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2012, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate redox control of plant growth, carbon metabolism and source-sink regulation in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Gest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Garchery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Do Phuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Conference on reactive Oxygen and Nitrogene species in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AI Fruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of fruit quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédia Hédiji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wahbi Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie V. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Biogenouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ieme Journées de l’Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une contamination à long terme au cadmium sur la qualité du fruit de tomate (Solanum lycopersicum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brouquisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Forum des sciences biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mahdia, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets prolongés du cadmium sur certains métabolites primaires et secondaires à activités antioxydantes chez la tomate (Solanum lycopersicon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third SMBBM International Congress of Biochemistry in parallel with the IUBMB Special Meeting on Plant stresses and The Sixth FASBMB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabomeeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifying vitamin E in tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Matringe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hernould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSOL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDP-Mannose-3,5-epimerase, a key enzyme at the crossing between vitamin C and cell wall polysaccharide biosynthesis pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spraul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GDP-Mannose-3,5-epimerase, carrefour entre la voie de biosynthèse de la vitamine C et des parois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Boussens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du profil métabolique chez des plants de tomate en réponse au stress cadmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hediji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cabasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gallusci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Biais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-Mannose Epimerase (GME) and galactono_1,4-lactone dehydrogenase (GALLDH) affect strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque national de la SFBV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moftah Alhagdow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Mounet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Nunes-Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire-Chamley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Destrac-Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato cultivars with high resistance to blossom-end rot show a greater antioxidant capacity prior to symptom appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rached Moalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaki Matsukura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohru Ariizumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Solanaceae and 3. Cucurbitaceae Genomics Joint Conference - Solcuc2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bournonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidants and health benefits of strawberry: a review of current research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Denoyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Health Food Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing of GDP-D-mannose 3,5-epimerase (GME) affects L-galactose incorporation in rhamnogalacturonan II (RG-II) and induces both partial dimerisation of RG-II and growth defects in tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Voxeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilling approach to study the function of two key genes of the ascorbic biosynthesis in EMS tomato mutant plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Okabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Jorly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Mauxion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascorbate oxidase in plant growth, development and stress tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Truffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ascorbic acid in plant growth, development and stress tolerance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.XVIII, 514, 2017, 978-3-319-74056-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin Synthesis in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitamins and coenzymes, Part I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 279, Academic Press, 1997, Methods in Enzymology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotin enzymes in higher plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Alban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Job</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis : from light to biosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CE926A"/>
+    <w:nsid w:val="91ADF14B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baldet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140236465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196241011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti M Ganganelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as L Alegre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steelheart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2024.100354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Mazorra Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Michelle Cosme Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederson Bortolini Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pireda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Jesus Dorighetto Cogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Alegre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03345-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Leonel Alegre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03440-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.198614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Arfaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.10.1013a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti-Bert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0B6F5TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg113" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00941.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Whitney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Hudson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruffet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Palmqvist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter S&#252;ltemeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.John Andrews" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrayr. Badger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202657" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-QFZ4Q6MR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Douce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Axiotis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.3.957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319854v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gerbling" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18267.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abbi.1993.1256" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0WGMKQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soulie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1991.tb15752.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744048v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121504v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128180v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matringe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baldet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7351-1803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140236465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/196241011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037526v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Mori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf122" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514904v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti M Ganganelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as L Alegre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Steelheart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2024.100354" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae032/7607105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083263v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bournonville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blomeier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koad108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Mazorra Morales" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gl&#225;ucia Michelle Cosme Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederson Bortolini Santana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Pireda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Jesus Dorighetto Cogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2022.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Alegre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111348" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Okabe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estanislao Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen de Luca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Haro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15077" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Leonel Alegre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03440-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Duran Garzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Rautengarten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sellier-Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-020-03345-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Moalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gibon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Ariizumi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2503/hortj.OKD-150" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mounet-Gilbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw260" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Truffault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garchery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Causse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duboscq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2014.1048.8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berm&#250;dez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Godoy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Demarco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Bancel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lopez Lauri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084474" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650242v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02564.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136957v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aboul-Soud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Menn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pribat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848364v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Voxeur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Driouich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.198614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648362v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Arfaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Saito" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Li Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.10.1013a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668879v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFD6MNTR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Horchani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti-Bert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.05.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0B6F5TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.10.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M4L95JD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348017v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091413" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj082" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677924v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Joubes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieuaide-Noubhani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erg113" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00941.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673661v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Whitney" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Hudson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrews" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697432v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Biran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694259v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683788v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Alban" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Douce" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319958v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruffet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Palmqvist" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter S&#252;ltemeyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.John Andrews" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murrayr. Badger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00202657" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-QFZ4Q6MR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319860v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alban" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Douce" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3000557" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319848v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alban" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Axiotis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douce" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.3.957" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319836v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abbi.1993.1256" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0WGMKQM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidrun Gerbling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Axiotis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1993.tb18267.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319831v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.99.2.450" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soulie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Riviere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ricard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1991.tb15752.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795997v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739180v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804413v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745000v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keski-Saari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keinanen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kontunen Soppela" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Do Phuc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121098v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02121504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02128180v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754676v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hediji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754427v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Matringe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755842v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755981v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02127616v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804199v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788426v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836960v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847126v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dehaye" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jullien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>