--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -2397,51 +2397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECF74F24"/>
+    <w:nsid w:val="EEE350DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>