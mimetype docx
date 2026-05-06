--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2397,51 +2397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEE350DD"/>
+    <w:nsid w:val="F7F5228D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>