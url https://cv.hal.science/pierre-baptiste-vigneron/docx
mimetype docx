--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -1263,286 +1263,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
+                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bredillet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Opto-X-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Kiwa, University of Okayama, Nov 2024, Okayama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743233v1</w:t>
+                <w:t xml:space="preserve">hal-04750146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THz integrated optoelectronic circuits for material and electronic transport characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Pederiva</w:t>
+                <w:t xml:space="preserve">Highly efficient THz sources for low-temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Psaroudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Moathin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.-B. Vigneron</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bredillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-X-Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 49th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Perth, Australia. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRMMW-THz60956.2024.10697793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750146v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de mesure en transmissométrie temporelle térahertz à laser impulsionnel femtoseconde de la permittivité diélectrique de matériaux en couche mince</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quyang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Hetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple co-integrated glass lasing structures for THz generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F5228D"/>
+    <w:nsid w:val="D3804D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baptiste-vigneron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6410-3928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237697467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pistore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Garrasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21659-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riesch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0288-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Linh Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-baptiste-vigneron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6410-3928" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237697467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03160917v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Pistore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanond Nong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Vigneron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Garrasi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Houver" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21659-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493505v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joint" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abadie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Vigneron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bayle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2020.11.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riesch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0288-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carusotto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Linh Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Biasiol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015038v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-B. Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vacelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pirotta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364767v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Isac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colombelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2018.09.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pederiva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasselon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Geffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228479v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04750146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04743233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psaroudis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Moathin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bredillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz60956.2024.10697793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04189498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyang Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Georgiou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04207778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2650510" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03791871v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hetier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895886" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02298382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLS082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>