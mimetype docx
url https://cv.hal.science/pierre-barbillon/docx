--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -559,1022 +559,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Miramon</w:t>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887218v1</w:t>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Anne Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">missSBM: An R Package for Handling Missing Values in the Stochastic Block Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a Computer Code for the Energy Consumption of a Building, with Application to Optimal Electric Bill Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Tabouy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v101.i12⟩</w:t>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/econometrics10040034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481162v1</w:t>
+                <w:t xml:space="preserve">hal-04071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evan Baker</w:t>
+                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566688v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Fadikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+                <w:t xml:space="preserve">Robert Gramacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sagar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Deleuze</w:t>
+                <w:t xml:space="preserve">Radu Herbei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.64-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054146v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259474v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Computer Code for the Energy Consumption of a Building, with Application to Optimal Electric Bill Pricing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+                <w:t xml:space="preserve">missSBM: An R Package for Handling Missing Values in the Stochastic Block Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schumann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Tabouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.34. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (12), pp.1-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/econometrics10040034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18637/jss.v101.i12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071903v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,797 +1688,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353711v1</w:t>
+                <w:t xml:space="preserve">hal-03358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358998v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1471082X2096325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316509v1</w:t>
+                <w:t xml:space="preserve">hal-03117427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">François Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500022v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Tabouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1471082X2096325. </w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117427v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclée de Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Oosting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2679,931 +2679,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t>
+                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Franqueville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Luc Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Benhamou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595879v1</w:t>
+                <w:t xml:space="preserve">hal-02316505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+                <w:t xml:space="preserve">Damien Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175986v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Perreault</w:t>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316505v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-protein diet during pregnancy modifies rat offspring body weight and insulin signalling but not macronutrient preference in adulthood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Blachier</w:t>
+                <w:t xml:space="preserve">Mathieu Carmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Darcel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (1), pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018419v1</w:t>
+                <w:t xml:space="preserve">hal-02316513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Carmassi</w:t>
+                <w:t xml:space="preserve">Maternal high-protein diet during pregnancy modifies rat offspring body weight and insulin signalling but not macronutrient preference in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin M. Keller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.E96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11010096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316513v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784898v1</w:t>
+                <w:t xml:space="preserve">hal-01766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.151-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766695v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
               </w:r>
@@ -3717,295 +3717,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Barthélémy</w:t>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162351v1</w:t>
+                <w:t xml:space="preserve">hal-01606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Iooss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Monod</w:t>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.1111-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-016-9674-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606787v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water flow probabilistic predictions based on a rainfall–runoff simulator: a two-regime model with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbariaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (2), pp.194-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4065,64 +4065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lazega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180 (1), pp.295-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,408 +4150,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+                <w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+                <w:t xml:space="preserve">O. Sauzet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raish Oozeer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568611v1</w:t>
+                <w:t xml:space="preserve">hal-01568810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raish Oozeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (1), pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520660v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Montagne</w:t>
+                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568810v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t>
               </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,103 +5052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche décisionnelle bayésienne pour estimer une courbe de fragilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155 (3), pp.78-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,51 +5173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High protein diet during gestation influences female pups response to dietary challenge in adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (1)</w:t>
@@ -5415,51 +5415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximin design on non hypercube domains and kernel interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5607,388 +5607,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.89-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441967v1</w:t>
+                <w:t xml:space="preserve">inria-00638735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00441967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear methods for Inverse Statistical Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rocquigny (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55, pp.132-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OpenAlea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
@@ -6274,77 +6274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence du Modèle à Blocs Stochastiques en présence de données manquantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6516,51 +6516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à blocs latents pour graphe multipartite Application aux interactions entre espèces animales et plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6717,523 +6717,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Bayesian model selection for the validation of computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Annual Conference of European Network for Business and Industrial Statistics (ENBIS-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Network for Business and Industrial Statistics., Sep 2015, Prague, Czech Republic. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qre.2036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.033⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584563v1</w:t>
+                <w:t xml:space="preserve">hal-01531713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian model selection for the validation of computer codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Merlin Keller</w:t>
+                <w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of European Network for Business and Industrial Statistics (ENBIS-15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qre.2036⟩</w:t>
+              <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.229 - 230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531713v1</w:t>
+                <w:t xml:space="preserve">hal-01584563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-protein diet during gestation promotes adiposity and food intake in female rat pups in the longer term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclée de Maredsou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Célia Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CMStatistics 2015 - 8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535308v1</w:t>
+                <w:t xml:space="preserve">hal-01600700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-protein diet during gestation promotes adiposity and food intake in female rat pups in the longer term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclée de Maredsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Oosting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2015 - 8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600700v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
               </w:r>
@@ -7258,51 +7258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blachier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7750,90 +7750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes non linéaires pour des problèmes statistiques inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7858,51 +7858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème inverse statistique dans des modèles de crues. Traitement par un algorithme EM et par une méhodologie bayésienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,77 +8201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8438,51 +8438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8688,90 +8688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9213,90 +9213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9314,64 +9314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block model for multipartite networks. Applications in ecology and ethnobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,103 +9402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9516,103 +9516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaliCo: a R package for Bayesian calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9630,77 +9630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Inference for Stochastic Block Models from Sampled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,51 +9851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear inference in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>