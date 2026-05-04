--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -559,412 +559,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Moro</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+                <w:t xml:space="preserve">hal-04190551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+                <w:t xml:space="preserve">Anne Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190551v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rouger</w:t>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Miramon</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887218v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a Computer Code for the Energy Consumption of a Building, with Application to Optimal Electric Bill Pricing</w:t>
               </w:r>
@@ -1078,399 +1078,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arindam Fadikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gramacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Herbei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.64-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259474v1</w:t>
+                <w:t xml:space="preserve">hal-03566688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radu Herbei</w:t>
+                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566688v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112, pp.102939. </w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054146v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">missSBM: An R Package for Handling Missing Values in the Stochastic Block Model</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaohui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,797 +1688,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358998v1</w:t>
+                <w:t xml:space="preserve">hal-02353711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158, pp.107179. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353711v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
+                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117427v1</w:t>
+                <w:t xml:space="preserve">hal-03500022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500022v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Chiquet</w:t>
+                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1471082X2096325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316509v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclée de Maredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Oosting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,103 +2936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
@@ -3191,64 +3191,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal high-protein diet during pregnancy modifies rat offspring body weight and insulin signalling but not macronutrient preference in adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,103 +3325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
@@ -4065,64 +4065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lazega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180 (1), pp.295-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4420,64 +4420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lazega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,388 +5607,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638735v1</w:t>
+                <w:t xml:space="preserve">inria-00441967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.89-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00441967v1</w:t>
+                <w:t xml:space="preserve">inria-00638735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear methods for Inverse Statistical Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rocquigny (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55, pp.132-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OpenAlea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
@@ -6516,51 +6516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à blocs latents pour graphe multipartite Application aux interactions entre espèces animales et plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6865,77 +6865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mashchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6993,247 +6993,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-protein diet during gestation promotes adiposity and food intake in female rat pups in the longer term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclée de Maredsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Oosting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMStatistics 2015 - 8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600700v1</w:t>
+                <w:t xml:space="preserve">hal-01535308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-protein diet during gestation promotes adiposity and food intake in female rat pups in the longer term</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclée de Maredsou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CMStatistics 2015 - 8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535308v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
               </w:r>
@@ -7750,90 +7750,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes non linéaires pour des problèmes statistiques inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Celeux</w:t>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grimaud</w:t>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8201,77 +8201,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9314,51 +9314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block model for multipartite networks. Applications in ecology and ethnobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear inference in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>