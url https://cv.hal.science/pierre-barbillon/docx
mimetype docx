--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,5941 +66,6075 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the structure of ecological bipartite networks from observation processes</w:t>
+                <w:t xml:space="preserve">HyperSBINN: A Hypernetwork-Enhanced Systems Biology-Informed Neural Network for Efficient Drug Cardiosafety Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Anakok</w:t>
+                <w:t xml:space="preserve">Inass Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Gerhard Hessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fontaine</w:t>
+                <w:t xml:space="preserve">Hervé Minoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Thebault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcel Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedemann Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/24-AOAS1965⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.281-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/15578666251410587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391666v1</w:t>
+                <w:t xml:space="preserve">hal-05593337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening the Discrepancy Function of a Computer Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disentangling the structure of ecological bipartite networks from observation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emre Anakok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rui Paulo</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Thebault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00401706.2024.2319138⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.397-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-AOAS1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138126v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the restoration and the dispersal of reindeer lichen after forest fire in northern Sweden: Results after eleven growing seasons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Screening the Discrepancy Function of a Computer Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ollier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabel Forte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107415⟩</w:t>
+              <w:t xml:space="preserve">Technometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.394-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00401706.2024.2319138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139551v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning common structures in a collection of networks. An application to food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/23-AOAS1831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the restoration and the dispersal of reindeer lichen after forest fire in northern Sweden: Results after eleven growing seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Samuel Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joel Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Evert Nutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.107415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190551v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Bayesian automatic calibration of a functional-structural wheat model using an adaptive design and a metamodeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Miramon</w:t>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887218v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of a crop metapopulation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
+                <w:t xml:space="preserve">Baptiste Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Anne Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+                <w:t xml:space="preserve">Abdel Kader Naino Jika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 475, pp.110174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2022.110174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157375v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a Computer Code for the Energy Consumption of a Building, with Application to Optimal Electric Bill Pricing</w:t>
+                <w:t xml:space="preserve">Pipecolate and taurine are rat urinary biomarkers for lysine and threonine deficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlin Keller</w:t>
+                <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+                <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+                <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/econometrics10040034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (9), pp 2571-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071903v1</w:t>
+                <w:t xml:space="preserve">hal-04157375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a Computer Code for the Energy Consumption of a Building, with Application to Optimal Electric Bill Pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arindam Fadikar</w:t>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gramacy</w:t>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Herbei</w:t>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/econometrics10040034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566688v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Stochastic Computer Models: A Review with Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sagar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Evan Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+                <w:t xml:space="preserve">Arindam Fadikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Deleuze</w:t>
+                <w:t xml:space="preserve">Robert Gramacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Herbei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
+              <w:t xml:space="preserve">Statistical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.64-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-STS822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054146v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterizing the calibration domain of remote sensing models using convex hulls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmetrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.102939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.102939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03259474v1</w:t>
+                <w:t xml:space="preserve">hal-04054146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">missSBM: An R Package for Handling Missing Values in the Stochastic Block Model</w:t>
+                <w:t xml:space="preserve">Impact of the mesoscale structure of a bipartite ecological interaction network on its robustness through a probabilistic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothée Tabouy</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18637/jss.v101.i12⟩</w:t>
+              <w:t xml:space="preserve">Environmetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/env.2709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481162v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">missSBM: An R Package for Handling Missing Values in the Stochastic Block Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Tabouy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (12), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18637/jss.v101.i12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826139v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaohui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, pp.103072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02353711v1</w:t>
+                <w:t xml:space="preserve">hal-03826139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Stochastic Block Model Approach for the Analysis of Multilevel Networks: an Application to the Sociology of Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Clair Chabert-Liddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.107179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2021.107179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358998v1</w:t>
+                <w:t xml:space="preserve">hal-02353711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Functional–Structural Plant Modeling Highlights How Diversity in Leaf Dimensions and Tillering Capability Could Promote the Efficiency of Wheat Cultivar Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blachier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.734056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500022v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perinatal exposure of rats to a maternal diet with varying protein quantity and quality affects the risk of overweight in female adult offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+                <w:t xml:space="preserve">François Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366516v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Patterns of amino acids intake are strongly associated with cardiovascular mortality, independently of the sources of protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.312 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyz194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02316509v1</w:t>
+                <w:t xml:space="preserve">hal-02366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Donnet</w:t>
+                <w:t xml:space="preserve">Variational Inference for Stochastic Block Models From Sampled Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Tabouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Statistical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01621459.2018.1562934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117427v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Block models for generalized multipartite networks: Applications in ecology and ethnobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12020315⟩</w:t>
+              <w:t xml:space="preserve">Statistical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1471082X2096325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1471082X20963254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973027v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiologic network inference</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased Susceptibility to Obesity and Glucose Intolerance in Adult Female Rats Programmed by High-Protein Diet during Gestation, But Not during Lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robin</w:t>
+                <w:t xml:space="preserve">Caroline Desclée de Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Flachs</w:t>
+                <w:t xml:space="preserve">Annemarie Oosting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Davis Stone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12020315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316504v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Epidemiologic network inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Perreault</w:t>
+                <w:t xml:space="preserve">Loic Schwaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Parent</w:t>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Flachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Davis Stone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-019-09865-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316505v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Post-processing Multiensemble Temperature and Precipitation Forecasts Through an Exchangeable Normal-Gamma Model and Its Tobit Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.309-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-019-00358-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595879v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity analysis of spatio-temporal models describing nitrogen transfers, transformations and losses at the landscape scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+                <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Franqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.356-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2018.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175986v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Merlin M. Keller</w:t>
+                <w:t xml:space="preserve">WALTer: a three-dimensional wheat model to study competition for light through the prediction of tillering dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric É. Parent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (6), pp.961-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316513v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal high-protein diet during pregnancy modifies rat offspring body weight and insulin signalling but not macronutrient preference in adulthood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carmassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin M. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (1), pp.1-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018419v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal high-protein diet during pregnancy modifies rat offspring body weight and insulin signalling but not macronutrient preference in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mariotti</w:t>
+                <w:t xml:space="preserve">Gabrielle Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mashchak</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Delattre</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Darcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.E96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766695v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Patterns of plant and animal protein intake are strongly associated with cardiovascular mortality: the Adventist Health Study-2 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mashchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784898v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive numerical designs for the calibration of computer codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre M Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
+              <w:t xml:space="preserve">SIAM/ASA Journal on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.151-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1033162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766756v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A clear trade-off exists between the theoretical efficiency and acceptability of dietary changes that improve nutrient adequacy during early pregnancy in French women: Combined data from simulated changes modeling and online assessment survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lluch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Egnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606787v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Éditorial du numéro spécial : Expériences numériques, analyse d'incertitude et de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Samson</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Iooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (1), pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162351v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water flow probabilistic predictions based on a rainfall–runoff simulator: a two-regime model with variable selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13253-017-0278-5⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.1111-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-016-9674-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544622v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic block-models for multiplex networks : An application to a multilevel network of researchers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Water flow probabilistic predictions based on a rainfall–runoff simulator: a two-regime model with variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/rssa.12193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural, Biological, and Environmental Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), pp.194-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13253-017-0278-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520820v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Montagne</w:t>
+                <w:t xml:space="preserve">Stochastic block-models for multiplex networks : An application to a multilevel network of researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 180 (1), pp.295-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rssa.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568810v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+                <w:t xml:space="preserve">Illuviation intensity and land use change: Quantification via micromorphological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+                <w:t xml:space="preserve">O. Sauzet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raish Oozeer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266 (46-57), pp.46-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568611v1</w:t>
+                <w:t xml:space="preserve">hal-01568810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-Protein Exposure during Gestation or Lactation or after Weaning Has a Period-Specific Signature on Rat Pup Weight, Adiposity, Food Intake, and Glucose Homeostasis up to 6 Weeks of Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raish Oozeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146 (1), pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/jn.115.216465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520660v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effects of competition on collective learning in advice networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lazega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avner Bar-Hen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t>
+              <w:t xml:space="preserve">Social Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socnet.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634187v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799313v2</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The satiating effects of eggs or cottage cheese are similar in healthy subjects despite differences in postprandial kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+                <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.136-143. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455220v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The satiating effects of eggs or cottage cheese are similar in healthy subjects despite differences in postprandial kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hospital</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Airinei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Piedcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2015.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194122v1</w:t>
+                <w:t xml:space="preserve">hal-01455220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche décisionnelle bayésienne pour estimer une courbe de fragilité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic diffusion model: Application to an emergent seed exchange network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Parent</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.365-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545648v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High protein diet during gestation influences female pups response to dietary challenge in adulthood</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche décisionnelle bayésienne pour estimer une courbe de fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Damblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pasanisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (1)</w:t>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (3), pp.78-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568632v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding rare event probabilities in computer experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High protein diet during gestation influences female pups response to dietary challenge in adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Desclee De Maredsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Delteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franois Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097166v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin design on non hypercube domains and kernel interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Marin</w:t>
+                <w:t xml:space="preserve">Bounding rare event probabilities in computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2014.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568752v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximin Design on non-hypercube domain and Kernel Interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+                <w:t xml:space="preserve">Maximin design on non hypercube domains and kernel interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (3), pp.703-712. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.703-712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00638728v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maximin Design on non-hypercube domain and Kernel Interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.703-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-011-9273-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00441967v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non linear methods for inverse statistical problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Celeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00638735v1</w:t>
+                <w:t xml:space="preserve">inria-00441967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modèles réduits à partir d'expérience numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 152 (1), pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00638735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Non linear methods for Inverse Statistical Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rocquigny (de)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55, pp.132-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csda.2010.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6010,2053 +6144,2053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méta-modélisation des interactions plante-plante en 3D : application à l'association colza-féverole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR Agroécologie et Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agnès Redon, Institut Agro Dijon, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-modelling of FSPMs to study plant-plant interactions in rapeseed and fababean mixtures: from plant to plot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meije Gawinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Perthame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OpenAlea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence du Modèle à Blocs Stochastiques en présence de données manquantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des préférences alimentaires induites par le recouvrement d’une déficience en protéines chez l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.224, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles à blocs latents pour graphe multipartite Application aux interactions entre espèces animales et plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of protein status in humans leads top preference for increased portions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model selection for the validation of computer codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pasanisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Conference of European Network for Business and Industrial Statistics (ENBIS-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Network for Business and Industrial Statistics., Sep 2015, Prague, Czech Republic. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qre.2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils de consommation protéique animale et végétale sont fortement associés à la mortalité cardiovasculaire : une analyse des données d’une large cohorte adventiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Mashchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.229 - 230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-protein diet during gestation promotes adiposity and food intake in female rat pups in the longer term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Desclée de Maredsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Oosting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric estimation of complex mixed models based on meta-model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Leclercq-Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMStatistics 2015 - 8th International Conference of the ERCIM WG on Computational and Methodological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P306: Un régime hyperprotéique pendant la gestation est un facteur de sensibilité de la progéniture femelle à la composition du régime après le sevrage chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desclée Demaredsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blachier F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mary-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network dynamics, thematic workshop of GDR Phénix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network impact on persistence in a finite population dynamic exchange model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Goldringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding rare event probabilities in computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in computer models 2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornes de probabilités d’évènements rares dans le contexte des expériences simulées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin. J.-M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de statistiques de la SFDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes non linéaires pour des problèmes statistiques inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Rocquigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème inverse statistique dans des modèles de crues. Traitement par un algorithme EM et par une méhodologie bayésienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée modèles inverses, SFdS, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la théorie des noyaux conditionnellement définis positifs et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8066,762 +8200,762 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change, soil water, agroforestry system design and management on crop and tree performance: a sensitivity analysis with the Hi-sAFe model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change, soil water, agroforestry system design and management on crop and tree performance: a sensitivity analysis with the Hi-sAFe model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Agroforestry (WCA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Kigaly, Rwanda. 2025</w:t>
+              <w:t xml:space="preserve">, Oct 2025, Kigali, Rwanda. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipecolate and taurine, rat urinary biomarkers for lysine and threonine deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Roisné-Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Khodorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas N Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on « Dietary Protein for Human Health »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Utrecht, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting crop diversity management practices in West-Africa:raising perspectives for improving governance frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils alimentaires personnalisés améliorant le plus efficacement l'adéquation nutritionnelle des régimes en début de grossesse sont les moins acceptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia M Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lluch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M Egnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and dynamic sensitivity analysis of a biophysical model of nitrogen transfers and transformations at the landscape scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ferrer Savall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th International Congress on Environmental Modelling and Software (iEMSs2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France. iEMSs, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8831,146 +8965,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6: Using Latent Block Models to Detect Structure in Ecological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Approaches for Hidden Variables in Ecology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.117-134, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902799.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8980,841 +9114,841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common Structure Discovery in Collections of Bipartite Networks: Application to Pollination Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize (Zea mays L.) interaction with the arbuscular mycorrhizal fungus Rhizophagus irregularis allows mitigation of nitrogen deficiency stress: physiological and molecular characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Decouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niaz Bahar Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Quilleré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer code validation via mixture model estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaniav Kamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block model for multipartite networks. Applications in ecology and ethnobiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avner Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian calibration of a numerical code for prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaliCo: a R package for Bayesian calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carmassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chiodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric É. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Inference for Stochastic Block Models from Sampled Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Tabouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chiquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding rare event probabilities in computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00638696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9824,213 +9958,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear inference in Inverse Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Celeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Shuai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditionally positive definite kernels: theoretical contribution, application to interpolation and approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6835, INRIA. 2009, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10040,114 +10174,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'interpolation à noyaux pour l'approximation de fonctions type boîte noire coûteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00559502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10294,51 +10428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05593337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass Soukarieh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hessler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Minoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mohr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Schmidt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15578666251410587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Anakok" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Thebault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOAS1965" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Forte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Paulo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2024.2319138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685293v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saint-Clair Chabert-Liddell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOAS1831" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139551v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Roturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Evert Nutti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Miramon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Naino Jika" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2022.110174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Roisn&#233;-Hamelin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.06.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Keller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damblin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics10040034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03566688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Baker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Fadikar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gramacy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herbei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-STS822" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04054146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sagar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.102939" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259474v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.2709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chiquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Tabouy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v101.i12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02353711v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lazega" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2021.107179" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03500022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Carlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blachier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Darcel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108333" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mashchak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyz194" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01621459.2018.1562934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471082X20963254" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsous" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Oosting" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Delteil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Azzout-Marniche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020315" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Schwaller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Flachs" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davis Stone" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-019-09865-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316505v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perreault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Parent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-019-00358-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy226" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02316513v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carmassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chiodetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin M. Keller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Parent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Blachier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11010096" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766695v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy030" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1033162" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Bianchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lluch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Egnell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194764" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162351v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9674-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13253-017-0278-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520820v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssa.12193" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauzet," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barbillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Etienne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.11.035" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desclee De Maredsous" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raish Oozeer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216465" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2016.04.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hospital" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.10.032" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franois Blachier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097166v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auffray" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Marin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2014.06.023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Auffray" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Marin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638728v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-011-9273-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-528X2FK2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441967v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Celeux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefebvre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Rocquigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2010.05.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R7ZF6V8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638735v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943678v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rocquigny (de)" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936942v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Perthame" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936935v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783982v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fromentin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781907v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531713v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0B693VR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584563v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Delattre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.033" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Descl&#233;e de Maredsou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600700v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Barthelemy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568784v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descl&#233;e Demaredsous" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delteil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blachier F." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mary-Huard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587031v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560609v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin. J.-M." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494690v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944117v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fouchereau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386663v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551829v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Petitjean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311408v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N Rutledge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584612v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia M Bianchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M Egnell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902799.ch6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lacoste" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528743v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Decouard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Bahar Chowdhury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04191523v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaniav Kamary" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01850875v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677167v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854760v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593183v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00638696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fouchereau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Shuai" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00559502v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>