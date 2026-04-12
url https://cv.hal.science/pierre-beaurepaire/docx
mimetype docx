--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,1545 +66,1662 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The R-Vessel-X Project</w:t>
+                <w:t xml:space="preserve">A new computational pipeline for multicompartment modeling of liver perfusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Affane</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chetoui</w:t>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Lamy</w:t>
+                <w:t xml:space="preserve">Mathilde Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lienemann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100876⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 279, pp.109310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2026.109310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884983v1</w:t>
+                <w:t xml:space="preserve">hal-05554011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Approaches for the Reduction of Measurement Errors in Metrology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The R-Vessel-X Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Affane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gille</w:t>
+                <w:t xml:space="preserve">Mohamed Chetoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+                <w:t xml:space="preserve">Jonas Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+                <w:t xml:space="preserve">Guillaume Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dumas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4064284⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (1), pp.100876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2025.100876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779868v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order model approach for fuzzy fields analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Approaches for the Reduction of Measurement Errors in Metrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataly Manque</w:t>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Valdebenito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+                <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias G.R. Faes</w:t>
+                <w:t xml:space="preserve">Thierry Yalamas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2024.102498⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4064284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779931v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduced-order model approach for fuzzy fields analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Manque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Persoons</w:t>
+                <w:t xml:space="preserve">Marcos Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
+                <w:t xml:space="preserve">David Moens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beaurepaire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias G.R. Faes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.102498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2024.102498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578925v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for tolerance analysis of over-constrained mechanisms with form defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Analysis of the Ductile Fracture of Overpacks for High-Level Radioactive Waste in Repository Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Serveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Homri</w:t>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoh Goka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Beaurepaire</w:t>
+                <w:t xml:space="preserve">Carl Labergere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Dantan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 92, pp.3-8. </w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.04021010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.05.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0001121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492307v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent reliability analysis of overpacks for high-level radioactive waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Framework for tolerance analysis of over-constrained mechanisms with form defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoh Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bumbieler</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110156⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92, pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2020.05.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484513v1</w:t>
+                <w:t xml:space="preserve">hal-03492307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Characteristics identification by global sensitivity analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Time-dependent reliability analysis of overpacks for high-level radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bumbieler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.110156 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-019-00625-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379193v1</w:t>
+                <w:t xml:space="preserve">hal-03484513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic-based approach using Kernel Density Estimation for gap modeling in a statistical tolerance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+                <w:t xml:space="preserve">Key Characteristics identification by global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-019-00625-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.04.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321275v1</w:t>
+                <w:t xml:space="preserve">hal-02379193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AK‐DA: An efficient method for the fatigue assessment of wind turbine structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Probabilistic-based approach using Kernel Density Estimation for gap modeling in a statistical tolerance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoh Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.638-652. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.294-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502388v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance Analysis of a Deformable Component Using the Probabilistic Approach and Kriging-Based Surrogate Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">AK‐DA: An efficient method for the fatigue assessment of wind turbine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000979⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.638-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367670v1</w:t>
+                <w:t xml:space="preserve">hal-04502388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AK-MCSi: A Kriging-based method to deal with small failure probabilities and time-consuming models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tolerance Analysis of a Deformable Component Using the Probabilistic Approach and Kriging-Based Surrogate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.04018028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/AJRUA6.0000979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502030v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AK-MCSi: A Kriging-based method to deal with small failure probabilities and time-consuming models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structural Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strusafe.2018.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the consideration of uncertainty in design: optimization - reliability - robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Otsmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (6), pp.1423-1437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00158-016-1556-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1614,1411 +1731,1411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing Epistemic Uncertainty in Statistical Tolerance Analysis: Worst-Case Non-Conformity Rate Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Carolina Garcia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazed Amrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network-based probability density function identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la loi de probabilité d’une grandeur entachée d’erreurs de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Taghon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Yalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the identification of the probability density function of a dimension from data with measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Taghon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Yalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP CONFERENCE ON COMPUTER AIDED TOLERANCING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Metz, France. pp.60-66, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the analysis of the error of geometric dimensions modeled with a probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Taghon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de fiabilité : synthèse des récentes avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian model updating and boundary element method applied to concrete fracture testing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeiro, Sergio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Leonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de la fiabilité : synthèse des récentes avancées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The help of metamodels or wind turbine certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOSSAR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation d’intégrales coûteuses par utilisation de métamodèles : Application à la certification en fatigue des structures éoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation d'intégrales coûteuses par utilisation de métamodèles, application à la certification en fatigue des structures éoliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance analysis of a wiper blade using the probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Fepeussi-Tumchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,291 +3145,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost effective strategy using Kriging surrogates to compute fatigue at multiple locations of a structure: Application to offshore wind turbine certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 165, pp.17001, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201816517001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kriging-based method to deal with high dimensional reliability problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Marguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH IFIP WG-7.5 CONFERENCE ON RELIABILITY AND OPTIMIZATION OF STRUCTURAL SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3322,272 +3439,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive kriging-based methods for failure probability evaluation: Focus on ak methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical engineering in uncertainties - From classical approaches to recent developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 205 (1), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68127-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3734,51 +3851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaurepaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064284" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779931v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Manque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valdebenito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G.R. Faes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.191" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bumbieler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110156" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Idriss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00625-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.04.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2312" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000979" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2018.01.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Otsmane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1556-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carolina Garcia Gomez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Amrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436844v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465392v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro, Sergio Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Leonel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fepeussi-Tumchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502624v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816517001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502593v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Marguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502635v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaurepaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2026.109310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Manque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valdebenito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G.R. Faes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bumbieler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Idriss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00625-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.04.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2018.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Otsmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1556-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carolina Garcia Gomez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Amrane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro, Sergio Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Leonel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fepeussi-Tumchou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816517001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Marguin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>