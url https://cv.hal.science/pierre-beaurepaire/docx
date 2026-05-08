--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -862,577 +862,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent reliability analysis of overpacks for high-level radioactive waste</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AK‐DA: An efficient method for the fatigue assessment of wind turbine structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bumbieler</w:t>
+                <w:t xml:space="preserve">Quentin Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110156⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (5), pp.638-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484513v1</w:t>
+                <w:t xml:space="preserve">hal-04502388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Characteristics identification by global sensitivity analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dana Idriss</w:t>
+                <w:t xml:space="preserve">Time-dependent reliability analysis of overpacks for high-level radioactive waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bumbieler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 352, pp.110156 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2019.110156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-019-00625-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02379193v1</w:t>
+                <w:t xml:space="preserve">hal-03484513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic-based approach using Kernel Density Estimation for gap modeling in a statistical tolerance analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+                <w:t xml:space="preserve">Key Characteristics identification by global sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Homri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-019-00625-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.04.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321275v1</w:t>
+                <w:t xml:space="preserve">hal-02379193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AK‐DA: An efficient method for the fatigue assessment of wind turbine structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+                <w:t xml:space="preserve">Probabilistic-based approach using Kernel Density Estimation for gap modeling in a statistical tolerance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoh Goka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (5), pp.638-652. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, pp.294-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/we.2312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502388v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance Analysis of a Deformable Component Using the Probabilistic Approach and Kriging-Based Surrogate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (3), pp.04018028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1609,51 +1609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,714 +2326,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de fiabilité : synthèse des récentes avancées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
+                <w:t xml:space="preserve">Approximation d'intégrales coûteuses par utilisation de métamodèles, application à la certification en fatigue des structures éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465469v1</w:t>
+                <w:t xml:space="preserve">hal-03465471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian model updating and boundary element method applied to concrete fracture testing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de fiabilité : synthèse des récentes avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mattrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465392v1</w:t>
+                <w:t xml:space="preserve">hal-03465469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de la fiabilité : synthèse des récentes avancées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian model updating and boundary element method applied to concrete fracture testing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeiro, Sergio Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Leonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659768v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The help of metamodels or wind turbine certification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La famille des méthodes AK pour l'analyse de la fiabilité : synthèse des récentes avancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOSSAR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649675v1</w:t>
+                <w:t xml:space="preserve">hal-01659768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation d’intégrales coûteuses par utilisation de métamodèles : Application à la certification en fatigue des structures éoliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">The help of metamodels or wind turbine certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">ICOSSAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659762v1</w:t>
+                <w:t xml:space="preserve">hal-01649675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation d'intégrales coûteuses par utilisation de métamodèles, application à la certification en fatigue des structures éoliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Approximation d’intégrales coûteuses par utilisation de métamodèles : Application à la certification en fatigue des structures éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465471v1</w:t>
+                <w:t xml:space="preserve">hal-01659762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolerance analysis of a wiper blade using the probabilistic approach</w:t>
               </w:r>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Fepeussi-Tumchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3153,289 +3153,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost effective strategy using Kriging surrogates to compute fatigue at multiple locations of a structure: Application to offshore wind turbine certification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Kriging-based method to deal with high dimensional reliability problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Marguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
-[...24 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH IFIP WG-7.5 CONFERENCE ON RELIABILITY AND OPTIMIZATION OF STRUCTURAL SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502624v1</w:t>
+                <w:t xml:space="preserve">hal-04502593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kriging-based method to deal with high dimensional reliability problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Cost effective strategy using Kriging surrogates to compute fatigue at multiple locations of a structure: Application to offshore wind turbine certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Beaurepaire</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Marguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE 19TH IFIP WG-7.5 CONFERENCE ON RELIABILITY AND OPTIMIZATION OF STRUCTURAL SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Fatigue Congress (FATIGUE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 165, pp.17001, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816517001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502593v1</w:t>
+                <w:t xml:space="preserve">hal-04502624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3453,51 +3453,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive kriging-based methods for failure probability evaluation: Focus on ak methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mattrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,51 +3851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaurepaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2026.109310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Manque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valdebenito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G.R. Faes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484513v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bumbieler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379193v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Idriss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00625-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.04.020" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502388v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2018.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Otsmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1556-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carolina Garcia Gomez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Amrane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465392v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro, Sergio Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Leonel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fepeussi-Tumchou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816517001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Marguin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Chetoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beaurepaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Morvan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2026.109310" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Affane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lienemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100876" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779868v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Yalamas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Manque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Valdebenito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias G.R. Faes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2024.102498" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Serveaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaurepaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Labergere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauneuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0001121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.05.191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Huchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mattrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2312" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bumbieler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.110156" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Idriss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-019-00625-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.04.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502030v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leli&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2018.01.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Otsmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1556-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Carolina Garcia Gomez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Amrane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taghon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436844v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465471v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465469v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeiro, Sergio Ferreira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Leonel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fepeussi-Tumchou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Marguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816517001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>