--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -422,826 +422,1184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t>
+                <w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435998v1</w:t>
+                <w:t xml:space="preserve">halshs-02435999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t>
+                <w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t>
+              <w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435999v1</w:t>
+                <w:t xml:space="preserve">halshs-02435998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing an AI Practices Observatory in Higher Education: Current Trends and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
+              <w:t xml:space="preserve">World Education Forum 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659335v1</w:t>
+                <w:t xml:space="preserve">hal-05564422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innover par l'IA dans l'organisation des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Innover par l'IA dans l'organisation des services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04641762v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t>
+                <w:t xml:space="preserve">Intégrer l'APC dans les environnements numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t>
+              <w:t xml:space="preserve">Colloque national sur l'APC et la professionnalisation des formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214698v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t>
+                <w:t xml:space="preserve">Mise en place de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum des initiatives pédagogiques de l'IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552259v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inauguration de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Journée de la pédagogie (CIPE, Aix-Marseille Université)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834572v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Rémi Venant</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème édition du colloque Interactions Multimodales Par ÉCran, IMPEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Aix-en- Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage scénarisé et réflexif de Moodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème édition du MoodleMoot Francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jul 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrider l'espace pour développer l'international : le projet ILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2021, Montreal (en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie d’approche des interactions dans un dispositif d’entraide entre apprenants : le cas d’un cours d’informatique en Licence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Julien Broisin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH'2019 : Atelier 9 : Formuler l’aide et sa demande.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se Motiver et s’Orienter à l’Université grâce aux environnements Virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborer pour se sentir plus efficace : une expérimentation en DUT Informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secondes journées des ESPE en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1251,98 +1609,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie itérative d'amélioration continue de dispositifs pédagogiques numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Estival de l'UR LHUMAIN 24 juin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1352,51 +1710,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Autonomy in a Higher Teaching Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1412,73 +1770,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03171688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l’autonomie dans les apprentissages universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1494,51 +1852,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02436003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1548,294 +1906,294 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier outils numériques : le cas Tripetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Méthodes mixtes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nihal Ouherrou</w:t>
+                <w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046087v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+                <w:t xml:space="preserve">Séminaire Méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Khovrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Ouherrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060106v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1903,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4F09FD"/>
+    <w:nsid w:val="C0872A13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2134,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>