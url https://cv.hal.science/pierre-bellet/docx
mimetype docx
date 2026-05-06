--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -422,217 +422,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t>
+                <w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t>
+              <w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435999v1</w:t>
+                <w:t xml:space="preserve">halshs-02435998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can collaborative learning support perceived collective efficacy ?</w:t>
+                <w:t xml:space="preserve">Les effets du travail de groupe sur les sentiments d'efficacité personnelle et collective en contexte d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mailles-Viard Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Buletinul Institutului Politehnic din Iaşi Secţia Ştiinţe socio-umane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (4), pp.992-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02435998v1</w:t>
+                <w:t xml:space="preserve">halshs-02435999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -782,247 +782,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer l'APC dans les environnements numériques</w:t>
+                <w:t xml:space="preserve">Mise en place de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national sur l'APC et la professionnalisation des formations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Yaoundé, Cameroun</w:t>
+              <w:t xml:space="preserve">Forum des initiatives pédagogiques de l'IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564471v1</w:t>
+                <w:t xml:space="preserve">hal-05564438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inauguration de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des initiatives pédagogiques de l'IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de la pédagogie (CIPE, Aix-Marseille Université)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564438v1</w:t>
+                <w:t xml:space="preserve">hal-05564454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inauguration de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégrer l'APC dans les environnements numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la pédagogie (CIPE, Aix-Marseille Université)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque national sur l'APC et la professionnalisation des formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564454v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle : usage pédagogique et esprit critique</w:t>
               </w:r>
@@ -1989,203 +1989,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+                <w:t xml:space="preserve">Séminaire Méthodes mixtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Khovrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Ouherrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060106v1</w:t>
+                <w:t xml:space="preserve">hal-04046087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire Méthodes mixtes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être chercheur à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mailles Viard Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nihal Ouherrou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04046087v1</w:t>
+                <w:t xml:space="preserve">hal-04060106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0872A13"/>
+    <w:nsid w:val="A787D946"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564438v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>