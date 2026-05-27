--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -782,178 +782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inauguration de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des initiatives pédagogiques de l'IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de la pédagogie (CIPE, Aix-Marseille Université)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564438v1</w:t>
+                <w:t xml:space="preserve">hal-05564454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inauguration de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place de l'Observatoire des usages et laboratoire des pratiques de l'IA en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la pédagogie (CIPE, Aix-Marseille Université)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Forum des initiatives pédagogiques de l'IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564454v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l'APC dans les environnements numériques</w:t>
               </w:r>
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A787D946"/>
+    <w:nsid w:val="9105DD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8422-0558" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04045541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Giudicelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delonca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles Viard Metz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vendeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mailles-Viard Metz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564422v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564461v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Le Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564438v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Samaniego" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Khovrine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Ouherrou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>