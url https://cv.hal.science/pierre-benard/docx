--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole: an SVBRDF measurement device for large and non-planar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Margall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (7), pp.11695. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.587877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CB41934"/>
+    <w:nsid w:val="FA74CB5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>