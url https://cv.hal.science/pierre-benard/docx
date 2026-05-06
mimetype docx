--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole: an SVBRDF measurement device for large and non-planar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Margall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (7), pp.11695. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.587877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole: an SVBRDF measurement device for large and non-planar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Margall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (7), pp.11695. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.587877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smear Frames Improve Fast Motion Legibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Delft, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the ANR project MoStyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Univ. Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA74CB5B"/>
+    <w:nsid w:val="E5498309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05592830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>