--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole: an SVBRDF measurement device for large and non-planar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Margall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (7), pp.11695. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.587877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smear Frames Improve Fast Motion Legibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Delft, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the ANR project MoStyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Univ. Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Bénard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-benard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2846-1955</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15526186X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Coupole: an SVBRDF measurement device for large and non-planar objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mézières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Margall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (7), pp.11695. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.587877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with occlusions for non-linear rough 2D animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104223. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2025.104223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patch Decomposition for Efficient Mesh Contours Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Tsiapkolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (4), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.15154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConTesse: Accurate Occluding Contours for Subdivision Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenxi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Hoshyari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear Rough 2D Animation using Transient Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Interpolation of Rough Line Drawings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiazhou Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinding Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (7), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Mark-based Stylization of 3D Scenes at the Compositing Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Eurographics 2021, 40 (2), pp.39-49. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.142613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450626.3459879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-independent Deformer for Elastic-rigid Contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3384539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A View-Dependent Metric for Patch-Based LOD Generation & Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Computer Graphics and Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3203195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example-Based Expressive Animation of 2D Rigid Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Dvorožňák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sýkora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Resolution Meshes for Feature-Aware Hardware Tessellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Guennebaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Smooth Surface Contours with Accurate Topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2558307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylizing Animation By Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Mordatch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hegarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (4), pp.119:1-119:12. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2461912.2461929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816143v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-of-the-Art Report on Temporal Coherence for Stylized Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (8), pp.2367-2386. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2011.02075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00636210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Noise Primitive for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Proceedings of the Eurographics Symposium on Rendering 2010, 29 (4), pp.1497-1506. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01747.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487986v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-aware Smears for Stylized 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Tremolieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIG 2025 - 18th annual ACM SIGGRAPH conference on Motion, Interaction and Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Zurich, Switzerland. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3769047.3769057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation du mouvement et animation 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADI 2024 - Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion and Layout Depiction Using 2D/3D Animation Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMEAR: Stylized Motion Exaggeration with ARt-direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGGRAPH 2024 - Conference &amp; Exhibition on Computer Graphics &amp; Interactive Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Denver, CO / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3641519.3657457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Art-Directable Smear Frame Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.FIG 2023 - Journées Françaises de l'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu stylisé d'animations 3D : une approche centrée utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Animation Développement Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Angoulême, France. pp.1-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MNPR: A Framework for Real-Time Expressive Non-Photorealistic Rendering of 3D Computer Graphics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Semmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive ’18 - The Joint Symposium on Computational Aesthetics and Sketch Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Victoria, Canada. pp.11, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3229147.3229162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D stylization pipelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Benvenuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Martin Rall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2017 Real Time Live!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.18, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3098333.3098339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge- and substrate-based effects for watercolor stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago E Montesdeoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hock Soon Seah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2017, the Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. pp.10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3092919.3092928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Stylization of 3D Animations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMX 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filmakademie Baden-Wuerttemberg, May 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Strokes: Coherent Line Stylization for Animated 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2012 - 10th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Similar Texture for Coherent Line Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Golovinskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPAR 2010 - 8th International Symposium on Non-photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Annecy, France. pp.91-97, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1809939.1809950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00472673v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPR Gabor Noise for Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ares Lagae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vangorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Drettakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGRAPH 2010 Talks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Los Angeles, CA, United States. pp.40, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1837026.1837079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00492833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours actifs pour la stylisation cohérente de lignes animées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Jingwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forrester Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France. pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Solid Textures for Real-Time Coherent Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I3D 2009 - Symposium on Interactive 3D graphics and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Boston, MA, United States. pp.121-127, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1507149.1507169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345835v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assessment of Fractalized NPR Textures: a Perceptual Objective Metric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François X. Sillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Symposium on Applied Perception in Graphics and Visualization (APGV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Chania, Crete, Greece. pp.117-120, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1620993.1621016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405966v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textures volumiques auto-zoomables pour une stylisation temporellement cohérente en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG'08 - 21e journées de l'Association Française d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00345839v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Smear Frames Improve Fast Motion Legibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision and Depiction 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Delft, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cours : Rendu Expressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIG 2010 - Journée Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line drawings from 3D models: a tutorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Hertzmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Know Publishers, 11 (1-2), pp.186, 2019, Foundations and Trends® in Computer Graphics and Vision, 978-1-68083-591-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0600000075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporally Coherent Video Stylization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Thollot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Collomosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosin, Paul and Collomosse, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Video-based Artistic Stylisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, Springer, pp.257-284, 2012, Computational Imaging and Vision, 978-1-4471-4519-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4519-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management plan of the ANR project MoStyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Labri, Univ. Bordeaux. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbetweening with Occlusions for Non-Linear Rough 2D Animation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Barla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9559, Inria; Univ. Bordeaux, CNRS, Bordeaux INP, LaBRI, UMR 5800. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylisation temporellement cohérente d'animations 3D basée sur des textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. Université de Grenoble, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011GRENM024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00630112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu Non-Photoréaliste à base de Textures Volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00598456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5498309"/>
+    <w:nsid w:val="C6B21FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05592830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-benard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2846-1955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15526186X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;zi&#232;res" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Paillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.587877" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Even" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2025.104223" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620165v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsiapkolis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.15154" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03699140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxi Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hertzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Hoshyari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544778" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04006992v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04202841v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiazhou Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinding Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Basset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03143244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Farhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C No&#251;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.142613" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03227883v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brunel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450626.3459879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02541299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Guennebaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3384539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01779816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3203195" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01514619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Dvoro&#382;&#328;&#225;k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#253;kora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924273v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kass" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2558307" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816143v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forrester Cole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mordatch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hegarty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461929" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bousseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02075.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487986v4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ares Lagae" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vangorp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Drettakis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01747.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05312089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Tremolieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3769047.3769057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641519.3657457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01985934v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago E Montesdeoca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hock Soon Seah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Rall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Benvenuti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814332v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Semmo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3229147.3229162" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3098333.3098339" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539599v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092919.3092928" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Jingwan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Finkelstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00472673v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Golovinskiy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1809939.1809950" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00492833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837026.1837079" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628689v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345835v4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1507149.1507169" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405966v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Sillion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1620993.1621016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00345839v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05592830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0600000075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Collomosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4519-6_13" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05582374v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00630112v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENM024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00598456v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>